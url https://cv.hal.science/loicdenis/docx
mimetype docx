--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Denis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Welcome on this page. You can find here several of my publications in the field of image processing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more information, please visit: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://perso.univ-st-etienne.fr/deniloic/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLSAR2POLSAR: A SEMI-SUPERVISED DESPECKLING ALGORITHM FOR POLARIMETRIC SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220 (0924-2716), pp.783-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D surface reconstruction from SAR images by inverse rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Barbier--Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.4008805. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3572303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922074v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint despeckling and thermal noise compensation: application to Sentinel-1 images of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanshu Ratha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3610502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04720114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Project! Multi-Channel Despeckling, the Easy Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3531957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04660707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “PolMERLIN: Self-Supervised Polarimetric Complex SAR Image Despeckling With Masked Networks”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2024.3387994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04880217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REXPACO ASDI: Joint unmixing and deconvolution of the circumstellar environment by angular and spectral differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 535 (1), pp.689-728. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to spatially-correlated speckle in Plug-and-Play PolSAR despeckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3432180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of stellar companions from high-contrast long-slit spectroscopy data. The EXtraction Of SPEctrum of COmpanion (Exospeco) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04220692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal speckle reduction with self-supervised deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3237466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for SAR Tomographic Imaging of Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.4007405. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3293470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Restoration for Remote Sensing: Overview and toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnood Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Ghamisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.201-230. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3121761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03842768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic numerical focus plane estimation in digital holographic microscopy using calibration beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (5), pp.B345. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.444996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03571296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle reduction in matrix-log domain for synthetic aperture radar imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban A Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.298-320. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01067-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03275572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As if by magic: self-supervised training of deep despeckling networks with MERLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3128621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03270455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint reconstruction of an in-focus image and of the background signal in in-line holographic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106691. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REXPACO: An algorithm for high contrast reconstruction of the circumstellar environment by angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A62. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03270278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR2SAR: a semi-supervised despeckling algorithm for SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3071864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use and denoising of the temporal geometric mean for SAR time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3051936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow River Extraction from SAR Images Using Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.5720 - 5734. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3083413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACO ASDI: an algorithm for exoplanet detection and characterization in direct imaging with integral field spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02899517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Interferometric to Tomographic Synthetic Aperture Radar. Scatterer unmixing in urban areas: A review of synthetic aperture radar tomography-processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Budillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Johnsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02457407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to bad frames in angular differential imaging: a local weighting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02450679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Image Despeckling by Deep Neural Networks: from a Pre-Trained Model to an End-to-End Training Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), pp.2636. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12162636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing spatial regularization in SAR tomography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2921756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of in-line holograms: combining model-based and regularized inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14951. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Surface Reconstruction in SAR Tomography by Graph-Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.102791. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating GMM-Based Patch Priors for Image Restoration: Three Ingredients for a 100x Speed-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibin Parameswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.687-698. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2018.2866691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02116234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fienup’s phase retrieval techniques to regularized inversion for in-line holography: tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (12), pp.D62-D80. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.36.000D62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratio-Based Multitemporal SAR Images Denoising: RABASAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2885683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Detection in SWOT HR Images Based on Multiple Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.4315-4326. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2948788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02450639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing schizophrenia and autism as bodily self-consciousness disorders leading to a deficit of theory of mind and empathy with social communication impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tordjman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Celume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Motillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.401 - 413. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet detection in angular differential imaging by statistical learning of the nonstationary patch covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A138. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01912189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized reconstruction of absorbing and phase objects from a single in-line hologram, application to fluid mechanics and micro-biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (7), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-pixellic Methods for Sidelobes Suppression and Strong Targets Extraction in Single Look Complex SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2790987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARISAR: Patch-based estimation and regularized inversion for multi-baseline SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.1626-1636. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2765761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01525973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (13), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01577888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of 26 yr of observations of decametric radio emissions from Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604 (A17), 18 p. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01701270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuLoG, or How to apply Gaussian denoisers to multi-channel SAR speckle reduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (9), pp.4389-4403. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2713946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel super-resolution in digital holography by regularized reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (1), pp.69 - 77. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01575914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de séries temporelles d'images SAR pour la détection de changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical Studies with Small Low-Frequency Radio Telescopes of New Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tokarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio physics and radio astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.83-131. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15407/rpra21.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of several maternal seric markers for predicting histological chorioamnionitis after preterm premature rupture of membranes: a prospective and multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caloone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse-Glehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allias-Montmayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.133-40. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal SAR Image Decomposition into Strong Scatterers, Background, and Speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (8), pp.3419 - 3429. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2555579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01376896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modern radio astronomy network in Ukraine: UTR-2, URAN and GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.11-48. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-016-9498-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decameter Type III Bursts with Changing Frequency Drift-Rate Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brazhenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorovskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (1), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-014-0577-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spline driven: high accuracy projectors for tomographic reconstruction from few projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burnier-Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.4715 - 4725. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tip.2015.2466083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Approximations of Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (3), pp 253-278. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-015-0817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00979825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL-SAR: a unified Non-Local framework for resolution-preserving (Pol)(In)SAR denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reigber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jäger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.2021 - 2038. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2352555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting patch similarity for SAR image processing: the nonlocal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Verdoliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), Special issue: Recent Advances in Synthetic Aperture Radar Imaging. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2311305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00957334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem Approach for the Alignment of Electron Tomographic Series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Dung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention internationale des droits des personnes handicapées, en bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Confédération Française pour la Promotion Sociale des Aveugles et Amblyopes (CFPSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate 3D object recognition directly from digital holograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2216-2224. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985394v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of hyperspectral astronomical data with spectrally varying blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.403--416. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1359018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting spatial sparsity for multi-wavelength imaging in optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.160-170. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D tracking and size measurement of evaporating droplets using in-line digital holography and &amp;quot;inverse problems&amp;quot; reconstruction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (23), pp.27964-27980. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.027964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00980827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based and spacecraft observations of lightning activity on Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03611734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare noisy patches? Patch similarity beyond Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (1), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-012-0519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing an in-line digital holography 'inverse method' for the Lagrangian tracking of evaporating droplets in homogeneous nearly isotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.043039. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/4/043039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction of particle holograms: a fast and accurate multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (9), pp.1808. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.001808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed death-1 levels correlate with increased mortality nosocomial infection and immune dysfunctions in septic shock patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kherouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.R99. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/cc10112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL-InSAR: Nonlocal Interferogram Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1441 - 1452. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2076376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Functional Organic Thin Films by Pulsed Plasma Polymerization: A Joint Theoretical and Experimental Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.172-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar wind effects on Jupiter non-Io DAM emissions during Ulysses distant encounter (2003-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W D Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 519, pp.A84. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01512619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-noise, high-dynamic-range, digital receiver for radio astronomy applications: an efficient solution for observing radio-bursts from Jupiter, the Sun, pulsars, and other astrophysical plasmas below 30 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Vavriv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 510, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the single point resolution of on-axis digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.1856-1862. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.001856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Saturn Lightnings Recorded by the UTR-2 Radio Telescope and Cassini Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Y. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Physics and Radio Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D at Nançay for radio astronomy detectors and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0937015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03350908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage conjoint de la phase interférométrique et de l'amplitude en imagerie radar par champs de Markov et coupes minimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.0765-0019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00428702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Image Regularization With Fast Approximate Discrete Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (7), pp.13. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00380535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Regularization of Phase and Amplitude of InSAR Data: Application to 3-D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (11), pp.3774-3785. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2023668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic origin of the radio emission from cosmic ray induced air showers observed by CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inline hologram reconstruction with sparsity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Trede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (22), pp.3475. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00397994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy solution of ill-posed problems: error bounds and exact inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Trede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.115017. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/11/115017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00430075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Weighted Maximum Likelihood Denoising With Probabilistic Patch-Based Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (12), pp.2661-2672. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2029593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital holography of particles: benefits of the “inverse problem” approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.074005. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/19/7/074005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical suppression of the twin-image in in-line holography of a volume of micro-objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.074004. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/19/7/074004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rose of directions from a digital micro-hologram of fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01744.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00116998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach in Particle Digital Holography : out-of-field particle detection made possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goepfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (12), pp.3708-3716. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.24.003708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location based on local optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goepfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1164-1171. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.24.001164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00119130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité du web et handicap (la dématérialisation de l'accessibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct extraction of the mean particle size from a digital hologram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (5), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.000944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00116991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelectric Field Features of Extensive Air Showers Observed with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (4-5), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00111825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-detection signature of high-energy cosmic rays by the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 555, pp.148-163. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.08.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin metabolism in plants: biochemical and molecular characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the night-time polar stratospheric NO2 decay using wintertime SAOZ measurements and chemical data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. V. Khattatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (18), pp.1920. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003gl017582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of hullability and other seed characteristics among sunflower lines and hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 87, pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelargonium ornementaux : différentes approches pour la création variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 355, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericarp structure and hullability in sunflower inbred lines and hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (7), pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on hullability of sunflower hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (9), pp.589-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of &amp;quot;Hullability&amp;quot; in sunflowers (Helianthus annuus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetical studies of hullability in comparison with other sunflower seed characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 79, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the aptitude for anther culture in some androgenetic doubled haploid maize lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 34, pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D en tomographie radar : apprentissage profond basé sur un Matching Pursuit déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D depuis des couples SAR ascendant/descendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Barbier--Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection non supervisée de changements radiométriques en imagerie radar à synthèse d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025: XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of deep despeckling networks with MERLIN: ensuring the statistical independence of the real and imaginary parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a versatile representation of SAR data for regression and segmentation by leveraging self-supervised despeckling with MERLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage MMSE estimators of covariances beyond the zero-mean and stationary variance assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-SUPERVISED LEARNING OF MULTI-MODAL COOPERATION FOR SAR DESPECKLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pinel-Puysségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised radiometric change detection from synthetic aperture radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference EUSIPCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage multi-modal d'images radar à synthèse d'ouverture par apprentissage profond auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pinel-Puysségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma Plug-and-Play robuste à la corrélation spatiale du speckle pour le filtrage des données SAR polarimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECKLING OF DUAL-POL GRD SENTINEL-1 IMAGES IN EXTRA-WIDE MODE BY DEEP LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratha Debanshu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING DEEP LEARNING TO P-BAND SAR TOMOGRAPHIC IMAGING IN PREPARATION FOR THE FUTURE BIOMASS MISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la tomographie SAR des zones forestières par apprentissage profond supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAKE DETECTION WITH SENTINEL-1 DATA USING A GRAB-CUT METHOD AND ITS MULTI-TEMPORAL EXTENSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar wavefront sensing at THEMIS with self-calibrated reference image and estimation of the noise covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121852J, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised training strategies for SAR image despeckling with deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Synthetic Aperture Radar (EUSAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral image reconstruction of faint circumstellar environments from high contrast angular spectral differential Imaging (ASDI) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.141, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST STRATEGIES FOR MULTI-TEMPORAL SPECKLE REDUCTION OF SENTINEL-1 GRD IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage autosupervisé pour le despeckling d'images SAR avec MERLIN : application aux images Sentinel-1 Stripmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond FRiM, ASAP: a family of sparse approximation for covariance matrices and preconditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121852Q, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage multi-temporel d'images radar à synthèse d'ouverture par apprentissage profond auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized SAR Tomography Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Budillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Schirinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (IEEE International Geoscience and Remote Sensing Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of deep-learning techniques for SAR image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles (virtual), Belgium. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03123042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Meaningful Detections: False Discovery Rate Control in Correlated Detection Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.1896-1900, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting multi-temporal information for improved speckle reduction of Sentinel-1 SAR images by deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles (virtual), Belgium. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.DW4C.8, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Buildings Reconstruction with SAR Tomography Guided by Partial Footprints Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust autofocus for digital-holographic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vancouvers, Canada. pp.DM5E.4, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2021.DM5E.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03523591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Likelihood Ratio Tests for Linear Structure Detection in SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2021: 13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Leipzig (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despeckling Sentinel-1 GRD images by deep learning and application to narrow river segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss47720.2021.9554350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle spatial correlations in SAR despeckling? Resampling strategies and deep learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2021: 13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Leipzig (virtual), Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the scaling indetermination of bi-linear models in inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Jan 2021, Amsterdam, Netherlands. pp.2358-2362, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an inverse approach for the reconstruction of in-line holograms: a parallel with Fienup’s phase retrieval technique (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020 Unconventional Optical Imaging II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.113510X, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phased Subarray of the Low-Frequency Radio Telescope GURT as a Standalone Instrument for Radio Astronomy Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tokarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Ukrainian Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ukrmw49653.2020.9252788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the nonstationary correlated noise in digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.38, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de structures linéiques dans les images radar à synthèse d'ouverture par test de ratio de vraisemblance généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasnier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP-RFIAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EXPLOITATION OF THE NON LOCAL PARADIGM FOR SAR 3D RECONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (International Geoscience and Remote Sensing Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust wavefront sensing in harsh turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavefront sensing in the VLT/ELT era, 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36116/WFS2019.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEN YEARS OF PATCH-BASED APPROACHES FOR SAR IMAGING: A REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (International Geoscience and Remote Sensing Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of in-line holograms combining model fitting and image-based regularized inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.W2B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Patches to Deep Learning: Combining Self-Similarity and Neural Networks for Sar Image Despeckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5113-5116, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03114605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExPACO: detection of an extended pattern under nonstationary correlated noise by patch covariance modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban surface recovery through graph-cuts over SAR tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TEMPORAL SPECKLE REDUCTION OF POLARIMETRIC SAR IMAGES: A RATIO-BASED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.899-902, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmIC: A new data reduction algorithm for the integral field spectrograph of SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Imagerie optique non conventionnelle (JIONC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavefront sensing making-of for THEMIS solar telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec CIty, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR image despeckling using pre-trained convolutional neural network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Even</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jurse.2019.8809023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR TOMOGRAPHY OF URBAN AREAS: 3D REGULARIZED INVERSION IN THE SCENE GEOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle reduction in PolSAR by multi-channel variance stabilization and Gaussian denoising: MuLoG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2018; 12th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03114594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative phase retrieval reconstruction from in-line hologram using a new proximal operator: application to microscopy of bacteria and tracking of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT RECONSTRUCTION IN IN-LINE HOLOGRAPHY COMBINING PARAMETRIC AND NON-PARAMETRIC INVERSE APPROACHES: APPLICATION TO FLUID MECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet detection in angular and spectral differential imaging: local learning of background correlations for improved detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.101, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RABASAR: A FAST RATIO BASED MULTI-TEMPORAL SAR DESPECKLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN UNSUPERVISED PATCH-BASED APPROACH FOR EXOPLANET DETECTION BY DIRECT IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01819281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving color lensless microscopy reconstructions by self-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.45, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuLoG: A Generic Variance-Stabilization Approach for Speckle Reduction in SAR Interferometry and SAR Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.5816-5819, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03114598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULOG: A GENERIC VARIANCE-STABILIZATION APPROACH FOR SPECKLE REDUCTION IN SAR INTERFEROMETRY AND SAR POLARIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative real-time processing for solar adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107031I, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTHODOLOGIE &amp;quot;PROBLÈMES INVERSES&amp;quot; POUR LA RECONSTRUCTION D'HOLOGRAMMES EN LIGNE D'OBJETS DE PHASE ET/OU ABSORBANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double MRF for water classification in SAR images by joint detection and reflectivity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fjortoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1977-2017: 40 years of decametric observations of Jupiter and the Sun with the Nancay Decameter Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, à renseigner, Unknown Region. pp.455-466, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/PRE8s455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03717079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust object characterization from lensless microscopy videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01626086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Acoustic and Radio EeV Neutrino Detection - ARENA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. 6 p., </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713501002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity criterion for SAR tomography over dense urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01623092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l’eau dans les images radar du futur satellite SWOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjortoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction régularisée basée sur un modèle non-linéaire de formation d'hologramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème coloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION SUPER-RESOLUE D'HOLOGRAMMES RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième recontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition model for scatterers change detection in multi-temporal series of SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de décomposition pour la détection de changement dans les séries temporelles d’images RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and robust detection of a known pattern in an image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01376898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse + smooth decomposition models for multi-temporal SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01219129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Béney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D X-Ray imaging of bone tissue from micro to nano scale and associated inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING PATCH-BASED ESTIMATION AND TOTAL VARIATION REGULARIZATION FOR 3D INSAR RECONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01219134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATCH-BASED SAR IMAGE CLASSIFICATION: THE POTENTIAL OF MODELING THE STATISTICAL DISTRIBUTION OF PATCHES WITH GAUSSIAN MIXTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind joint super-resolution/segmentation of 3D trabecular bone images by a TV box approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2811 - 2815 </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTED LAGRANGIAN WITHOUT ALTERNATING DIRECTIONS: PRACTICAL ALGORITHMS FOR INVERSE PROBLEMS IN IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01122878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BLIND DEBLURRING AND IMAGE DECOMPOSITION APPROACH FOR ASTRONOMICAL IMAGE RESTORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Signal Processing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Total Variation Super-Resolution from a Single Trabecular Bone Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beijing, China. pp.FrA01.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01018098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar system radio emissions studies with the largest low-frequency radio telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kolyadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distribution of patches with shift-invariance: application to SAR image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, France. pp.1569914521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01021142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variation Super-resolution for 3D Trabecular Bone Micro-Structure Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixou Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffraction-pattern matching for object detection and recognition in digital holograms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1569734797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00863143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Matching with Noisy Patches: A Contrast-Invariant GLR Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche inverse régularisée pour la reconstruction 4-D en tomographie dynamique sans compensation de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burnier-Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVè colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative choice of the optimal regularization parameter in TV image deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd New Computational Methods for Inverse Problems (NCMIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.012005, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/464/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary size reduction for a faster object recognition in digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Information Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Puerto de La Cruz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00863131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution aveugle en microscopie de fluorescence 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A B-spline based and computationally performant projector for iterative reconstruction in tomography - Application to dynamic X-ray gated CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Second International Conference on Image Formation in X-Ray Computed Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. T3 pp157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00715785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind deconvolution of 3D data in wide field fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new representation and projection model for tomography, based on separable B-splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valencia, Spain. pp.MIC9.S-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00670025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch similarity under non Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1845 - 1848, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle direct pour la tomographie 3D : apport d'une approximation par B-splines séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIè colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00667081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems approaches for digital hologram reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Defense and Security Applications for Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.885761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle rapide de flou variable dans le champ de flou variable dans le champ et son application a la déconvolution en astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Speckle Filtring of Polarimetric SAR Data on Different Classification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1052 - 1055, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast model of space-variant blurring and its application to deconvolution in astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, France. pp.2873-2876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact discrete minimization for TV+L0 image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.2525 - 2528, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5649204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson NL means: Unsupervised non local means for Poisson noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.801 - 804, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURES LAGRANGIENNES DE GOUTTES ÉVAPORANTES DANS UNE TURBULENCE HOMOGÈNE ISOTROPE PAR HOLOGRAPHIE NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holophi 1 : 1ère rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA, Oct 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of SAR images speckle denoising methods based on functional minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bratsolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local approach for SAR and interferometric SAR denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.714 - 717, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric SAR estimation based on non-local means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.2515 - 2518, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier monitoring: Correlation versus texture tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp. 513-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution in in-line Digital Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Information Optics (WIO' 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.012025, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/206/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rapport signal sur bruit pour le traitement d'hologrammes de particules par approche problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Imagerie optique non conventionnelle (JIONC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR IMAGE REGULARIZATION WITH GRAPH-CUTS BASED FAST APPROXIMATE DISCRETE MINIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximation and Optimization in Image Restoration and Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00379445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage Non-Local Itératif fondé sur un Critère de Similarité Probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.9576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00430119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR amplitude filtering using TV prior and its application to building delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00282704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint filtering of SAR interferometric phase and amplitude data in urban areas by TV minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, boston, United States. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00282722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization approach for InSAR and optical data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, boston, United States. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00282716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 39, ID226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00297147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active dipole for cosmic ray radiodetection with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Biodola, Italy. pp.481-482, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00143347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00143344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODALEMA: a cosmic ray air shower radio detection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Acoustic and Radio EeV Neutrino detection Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Zeuthen, Germany. pp.192-196, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0603360X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00118967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning digital holograms to investigate 3D particle fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00119204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographie Numérique de microparticules : amélioration du positionnement grâce à une approche problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque francophone "Méthodes et techniques optiques pour l'industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00109113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Cosmic Ray Symposium ECRS04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Florence, Italy. pp.6869-6871, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0503034X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Extensive Air Showers with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Pune, India. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-image noise reduction by phase retrieval in in-line digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets XI, SPIE's Symposium on Optical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.59140J, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.617405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00116996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers: present status of the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Astronomie et d’Astrophysique, Paris (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France. pp.395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Shower by the CODALEMA Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Pisa, Italy. pp.213-215, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the spectral diversity with accurate modeling of the nuisance component for improved exploitation of high-contrast observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exosystems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction from in-line holograms using inverse problems recipes: tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différences d’état de santé mentale entre actifs, scolarisés et demandeurs d’emploi chez les 18–24ans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Kovess-Masfety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S270-S271 / P1-20, 2013, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical models for very high resolution SAR data and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Remote Sensing Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high resolution and interferometric SAR: Markovian and patch-based non-local mathematical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Pascazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Schirinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Remote Sensing Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Models and Methods for the Analysis of 2D Satellite and Aerial Images, 978-3-319-66328-9. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66330-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01565508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Hologram Processing in On-Axis Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahram Javidi, Enrique Tajahuerce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.51-73, 2014, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118705766.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01004429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating GMM-based patch priors for image restoration: Three ingredients for a 100x speed-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibin Parameswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Trong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional illustrations of NL-SAR method for resolution-preserving (Pol)(In)SAR denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reigber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jäger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955194v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUILDING INVARIANCE PROPERTIES FOR DICTIONARIES OF SAR IMAGE PATCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distribution of patches with shift-invariance: application to SAR image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized 4D-CT reconstruction from a single dataset with a spatio-temporal prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burnier-Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998291v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoloRec3D : A free Matlab toolbox for digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Radio Detection of Extensive Air Showers Induced by Ultra High Energy Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form expressions of the eigen decomposition of 2 x 2 and 3 x 3 Hermitian matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lyon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du travail exp\'erimental sur la radio-d\'etection des gerbes cosmiques de Septembre 2001 \`a Juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SUBATECH 2003-01, SUBATECH. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse quantitative d'hologrammes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Jean Monnet - Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00282661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions méthodologiques en reconstruction d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Lyon, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Denis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Welcome on this page. You can find here several of my publications in the field of image processing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more information, please visit: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://perso.univ-st-etienne.fr/deniloic/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Project! Multi-Channel Despeckling, the Easy Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3531957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04660707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint despeckling and thermal noise compensation: application to Sentinel-1 images of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanshu Ratha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3610502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04720114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D surface reconstruction from SAR images by inverse rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Barbier--Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.4008805. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3572303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922074v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLSAR2POLSAR: A SEMI-SUPERVISED DESPECKLING ALGORITHM FOR POLARIMETRIC SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220 (0924-2716), pp.783-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to spatially-correlated speckle in Plug-and-Play PolSAR despeckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3432180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “PolMERLIN: Self-Supervised Polarimetric Complex SAR Image Despeckling With Masked Networks”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2024.3387994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04880217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REXPACO ASDI: Joint unmixing and deconvolution of the circumstellar environment by angular and spectral differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 535 (1), pp.689-728. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of stellar companions from high-contrast long-slit spectroscopy data. The EXtraction Of SPEctrum of COmpanion (Exospeco) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04220692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal speckle reduction with self-supervised deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3237466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for SAR Tomographic Imaging of Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.4007405. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3293470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic numerical focus plane estimation in digital holographic microscopy using calibration beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (5), pp.B345. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.444996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03571296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Restoration for Remote Sensing: Overview and toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnood Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Ghamisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.201-230. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3121761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03842768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle reduction in matrix-log domain for synthetic aperture radar imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban A Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.298-320. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01067-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03275572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As if by magic: self-supervised training of deep despeckling networks with MERLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3128621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03270455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow River Extraction from SAR Images Using Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.5720 - 5734. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3083413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use and denoising of the temporal geometric mean for SAR time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3051936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint reconstruction of an in-focus image and of the background signal in in-line holographic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106691. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REXPACO: An algorithm for high contrast reconstruction of the circumstellar environment by angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A62. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03270278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR2SAR: a semi-supervised despeckling algorithm for SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3071864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to bad frames in angular differential imaging: a local weighting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02450679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Interferometric to Tomographic Synthetic Aperture Radar. Scatterer unmixing in urban areas: A review of synthetic aperture radar tomography-processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Budillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Johnsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02457407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACO ASDI: an algorithm for exoplanet detection and characterization in direct imaging with integral field spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A9. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02899517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Image Despeckling by Deep Neural Networks: from a Pre-Trained Model to an End-to-End Training Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), pp.2636. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12162636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Detection in SWOT HR Images Based on Multiple Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.4315-4326. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2948788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02450639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing schizophrenia and autism as bodily self-consciousness disorders leading to a deficit of theory of mind and empathy with social communication impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tordjman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Celume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Motillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.401 - 413. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing spatial regularization in SAR tomography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2921756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of in-line holograms: combining model-based and regularized inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14951. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Surface Reconstruction in SAR Tomography by Graph-Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.102791. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating GMM-Based Patch Priors for Image Restoration: Three Ingredients for a 100x Speed-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibin Parameswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.687-698. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2018.2866691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02116234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fienup’s phase retrieval techniques to regularized inversion for in-line holography: tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (12), pp.D62-D80. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.36.000D62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratio-Based Multitemporal SAR Images Denoising: RABASAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2885683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARISAR: Patch-based estimation and regularized inversion for multi-baseline SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.1626-1636. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2765761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01525973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-pixellic Methods for Sidelobes Suppression and Strong Targets Extraction in Single Look Complex SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2790987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet detection in angular differential imaging by statistical learning of the nonstationary patch covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A138. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01912189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized reconstruction of absorbing and phase objects from a single in-line hologram, application to fluid mechanics and micro-biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (7), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (13), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01577888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of 26 yr of observations of decametric radio emissions from Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604 (A17), 18 p. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01701270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de séries temporelles d'images SAR pour la détection de changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuLoG, or How to apply Gaussian denoisers to multi-channel SAR speckle reduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (9), pp.4389-4403. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2713946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel super-resolution in digital holography by regularized reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (1), pp.69 - 77. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01575914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical Studies with Small Low-Frequency Radio Telescopes of New Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tokarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio physics and radio astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.83-131. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15407/rpra21.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modern radio astronomy network in Ukraine: UTR-2, URAN and GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.11-48. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-016-9498-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal SAR Image Decomposition into Strong Scatterers, Background, and Speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (8), pp.3419 - 3429. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2555579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01376896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of several maternal seric markers for predicting histological chorioamnionitis after preterm premature rupture of membranes: a prospective and multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caloone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse-Glehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allias-Montmayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.133-40. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL-SAR: a unified Non-Local framework for resolution-preserving (Pol)(In)SAR denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reigber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jäger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.2021 - 2038. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2352555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spline driven: high accuracy projectors for tomographic reconstruction from few projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burnier-Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.4715 - 4725. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tip.2015.2466083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decameter Type III Bursts with Changing Frequency Drift-Rate Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brazhenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorovskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (1), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-014-0577-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Approximations of Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (3), pp 253-278. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-015-0817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00979825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention internationale des droits des personnes handicapées, en bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Confédération Française pour la Promotion Sociale des Aveugles et Amblyopes (CFPSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting patch similarity for SAR image processing: the nonlocal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Verdoliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), Special issue: Recent Advances in Synthetic Aperture Radar Imaging. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2311305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00957334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem Approach for the Alignment of Electron Tomographic Series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Dung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D tracking and size measurement of evaporating droplets using in-line digital holography and &amp;quot;inverse problems&amp;quot; reconstruction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (23), pp.27964-27980. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.027964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00980827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate 3D object recognition directly from digital holograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2216-2224. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985394v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of hyperspectral astronomical data with spectrally varying blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.403--416. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1359018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting spatial sparsity for multi-wavelength imaging in optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.160-170. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare noisy patches? Patch similarity beyond Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (1), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-012-0519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based and spacecraft observations of lightning activity on Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03611734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing an in-line digital holography 'inverse method' for the Lagrangian tracking of evaporating droplets in homogeneous nearly isotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.043039. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/4/043039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction of particle holograms: a fast and accurate multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (9), pp.1808. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.001808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL-InSAR: Nonlocal Interferogram Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1441 - 1452. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2076376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed death-1 levels correlate with increased mortality nosocomial infection and immune dysfunctions in septic shock patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kherouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.R99. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/cc10112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the single point resolution of on-axis digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.1856-1862. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.001856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Saturn Lightnings Recorded by the UTR-2 Radio Telescope and Cassini Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Y. Mylostna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Physics and Radio Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Functional Organic Thin Films by Pulsed Plasma Polymerization: A Joint Theoretical and Experimental Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.172-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar wind effects on Jupiter non-Io DAM emissions during Ulysses distant encounter (2003-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W D Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 519, pp.A84. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01512619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-noise, high-dynamic-range, digital receiver for radio astronomy applications: an efficient solution for observing radio-bursts from Jupiter, the Sun, pulsars, and other astrophysical plasmas below 30 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Vavriv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Ryabov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 510, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Weighted Maximum Likelihood Denoising With Probabilistic Patch-Based Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (12), pp.2661-2672. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2029593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D at Nançay for radio astronomy detectors and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0937015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03350908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic origin of the radio emission from cosmic ray induced air showers observed by CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inline hologram reconstruction with sparsity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Trede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (22), pp.3475. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00397994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Image Regularization With Fast Approximate Discrete Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (7), pp.13. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00380535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage conjoint de la phase interférométrique et de l'amplitude en imagerie radar par champs de Markov et coupes minimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.0765-0019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00428702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Regularization of Phase and Amplitude of InSAR Data: Application to 3-D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (11), pp.3774-3785. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2023668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy solution of ill-posed problems: error bounds and exact inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Trede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.115017. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/11/115017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00430075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical suppression of the twin-image in in-line holography of a volume of micro-objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.074004. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/19/7/074004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital holography of particles: benefits of the “inverse problem” approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.074005. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/19/7/074005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rose of directions from a digital micro-hologram of fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01744.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00116998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach in Particle Digital Holography : out-of-field particle detection made possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goepfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (12), pp.3708-3716. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.24.003708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location based on local optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goepfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1164-1171. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.24.001164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00119130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelectric Field Features of Extensive Air Showers Observed with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (4-5), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00111825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité du web et handicap (la dématérialisation de l'accessibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct extraction of the mean particle size from a digital hologram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (5), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.000944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00116991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-detection signature of high-energy cosmic rays by the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 555, pp.148-163. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.08.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin metabolism in plants: biochemical and molecular characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the night-time polar stratospheric NO2 decay using wintertime SAOZ measurements and chemical data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. V. Khattatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (18), pp.1920. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003gl017582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of hullability and other seed characteristics among sunflower lines and hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 87, pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelargonium ornementaux : différentes approches pour la création variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 355, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericarp structure and hullability in sunflower inbred lines and hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (7), pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on hullability of sunflower hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (9), pp.589-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of &amp;quot;Hullability&amp;quot; in sunflowers (Helianthus annuus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetical studies of hullability in comparison with other sunflower seed characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 79, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the aptitude for anther culture in some androgenetic doubled haploid maize lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 34, pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D depuis des couples SAR ascendant/descendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Barbier--Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D en tomographie radar : apprentissage profond basé sur un Matching Pursuit déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection non supervisée de changements radiométriques en imagerie radar à synthèse d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025: XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised radiometric change detection from synthetic aperture radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference EUSIPCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of deep despeckling networks with MERLIN: ensuring the statistical independence of the real and imaginary parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a versatile representation of SAR data for regression and segmentation by leveraging self-supervised despeckling with MERLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage MMSE estimators of covariances beyond the zero-mean and stationary variance assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-SUPERVISED LEARNING OF MULTI-MODAL COOPERATION FOR SAR DESPECKLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pinel-Puysségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage multi-modal d'images radar à synthèse d'ouverture par apprentissage profond auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pinel-Puysségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECKLING OF DUAL-POL GRD SENTINEL-1 IMAGES IN EXTRA-WIDE MODE BY DEEP LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratha Debanshu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma Plug-and-Play robuste à la corrélation spatiale du speckle pour le filtrage des données SAR polarimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ulondu-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING DEEP LEARNING TO P-BAND SAR TOMOGRAPHIC IMAGING IN PREPARATION FOR THE FUTURE BIOMASS MISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la tomographie SAR des zones forestières par apprentissage profond supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage multi-temporel d'images radar à synthèse d'ouverture par apprentissage profond auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAKE DETECTION WITH SENTINEL-1 DATA USING A GRAB-CUT METHOD AND ITS MULTI-TEMPORAL EXTENSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar wavefront sensing at THEMIS with self-calibrated reference image and estimation of the noise covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121852J, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral image reconstruction of faint circumstellar environments from high contrast angular spectral differential Imaging (ASDI) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.141, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised training strategies for SAR image despeckling with deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Synthetic Aperture Radar (EUSAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST STRATEGIES FOR MULTI-TEMPORAL SPECKLE REDUCTION OF SENTINEL-1 GRD IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage autosupervisé pour le despeckling d'images SAR avec MERLIN : application aux images Sentinel-1 Stripmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond FRiM, ASAP: a family of sparse approximation for covariance matrices and preconditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121852Q, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the scaling indetermination of bi-linear models in inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Jan 2021, Amsterdam, Netherlands. pp.2358-2362, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despeckling Sentinel-1 GRD images by deep learning and application to narrow river segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss47720.2021.9554350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle spatial correlations in SAR despeckling? Resampling strategies and deep learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2021: 13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Leipzig (virtual), Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized SAR Tomography Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Budillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Schirinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (IEEE International Geoscience and Remote Sensing Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of deep-learning techniques for SAR image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles (virtual), Belgium. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03123042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust autofocus for digital-holographic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vancouvers, Canada. pp.DM5E.4, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2021.DM5E.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03523591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Buildings Reconstruction with SAR Tomography Guided by Partial Footprints Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.DW4C.8, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Meaningful Detections: False Discovery Rate Control in Correlated Detection Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.1896-1900, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting multi-temporal information for improved speckle reduction of Sentinel-1 SAR images by deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalsasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meraoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles (virtual), Belgium. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Likelihood Ratio Tests for Linear Structure Detection in SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2021: 13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Leipzig (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an inverse approach for the reconstruction of in-line holograms: a parallel with Fienup’s phase retrieval technique (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020 Unconventional Optical Imaging II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.113510X, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phased Subarray of the Low-Frequency Radio Telescope GURT as a Standalone Instrument for Radio Astronomy Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tokarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Ukrainian Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ukrmw49653.2020.9252788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the nonstationary correlated noise in digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.38, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de structures linéiques dans les images radar à synthèse d'ouverture par test de ratio de vraisemblance généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasnier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP-RFIAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR image despeckling using pre-trained convolutional neural network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Even</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jurse.2019.8809023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExPACO: detection of an extended pattern under nonstationary correlated noise by patch covariance modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Patches to Deep Learning: Combining Self-Similarity and Neural Networks for Sar Image Despeckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5113-5116, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03114605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of in-line holograms combining model fitting and image-based regularized inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.W2B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EXPLOITATION OF THE NON LOCAL PARADIGM FOR SAR 3D RECONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (International Geoscience and Remote Sensing Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust wavefront sensing in harsh turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavefront sensing in the VLT/ELT era, 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36116/WFS2019.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEN YEARS OF PATCH-BASED APPROACHES FOR SAR IMAGING: A REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (International Geoscience and Remote Sensing Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban surface recovery through graph-cuts over SAR tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TEMPORAL SPECKLE REDUCTION OF POLARIMETRIC SAR IMAGES: A RATIO-BASED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.899-902, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmIC: A new data reduction algorithm for the integral field spectrograph of SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Imagerie optique non conventionnelle (JIONC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavefront sensing making-of for THEMIS solar telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec CIty, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTHODOLOGIE &amp;quot;PROBLÈMES INVERSES&amp;quot; POUR LA RECONSTRUCTION D'HOLOGRAMMES EN LIGNE D'OBJETS DE PHASE ET/OU ABSORBANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative phase retrieval reconstruction from in-line hologram using a new proximal operator: application to microscopy of bacteria and tracking of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet detection in angular and spectral differential imaging: local learning of background correlations for improved detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.101, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT RECONSTRUCTION IN IN-LINE HOLOGRAPHY COMBINING PARAMETRIC AND NON-PARAMETRIC INVERSE APPROACHES: APPLICATION TO FLUID MECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR TOMOGRAPHY OF URBAN AREAS: 3D REGULARIZED INVERSION IN THE SCENE GEOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle reduction in PolSAR by multi-channel variance stabilization and Gaussian denoising: MuLoG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2018; 12th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03114594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RABASAR: A FAST RATIO BASED MULTI-TEMPORAL SAR DESPECKLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN UNSUPERVISED PATCH-BASED APPROACH FOR EXOPLANET DETECTION BY DIRECT IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01819281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving color lensless microscopy reconstructions by self-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.45, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuLoG: A Generic Variance-Stabilization Approach for Speckle Reduction in SAR Interferometry and SAR Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.5816-5819, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03114598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative real-time processing for solar adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107031I, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULOG: A GENERIC VARIANCE-STABILIZATION APPROACH FOR SPECKLE REDUCTION IN SAR INTERFEROMETRY AND SAR POLARIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity criterion for SAR tomography over dense urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01623092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l’eau dans les images radar du futur satellite SWOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjortoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction régularisée basée sur un modèle non-linéaire de formation d'hologramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème coloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double MRF for water classification in SAR images by joint detection and reflectivity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fjortoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1977-2017: 40 years of decametric observations of Jupiter and the Sun with the Nancay Decameter Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, à renseigner, Unknown Region. pp.455-466, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/PRE8s455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03717079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust object characterization from lensless microscopy videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01626086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Acoustic and Radio EeV Neutrino Detection - ARENA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. 6 p., </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713501002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition model for scatterers change detection in multi-temporal series of SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de décomposition pour la détection de changement dans les séries temporelles d’images RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION SUPER-RESOLUE D'HOLOGRAMMES RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième recontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and robust detection of a known pattern in an image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01376898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse + smooth decomposition models for multi-temporal SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01219129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Béney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D X-Ray imaging of bone tissue from micro to nano scale and associated inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTED LAGRANGIAN WITHOUT ALTERNATING DIRECTIONS: PRACTICAL ALGORITHMS FOR INVERSE PROBLEMS IN IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01122878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING PATCH-BASED ESTIMATION AND TOTAL VARIATION REGULARIZATION FOR 3D INSAR RECONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01219134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATCH-BASED SAR IMAGE CLASSIFICATION: THE POTENTIAL OF MODELING THE STATISTICAL DISTRIBUTION OF PATCHES WITH GAUSSIAN MIXTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind joint super-resolution/segmentation of 3D trabecular bone images by a TV box approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2811 - 2815 </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BLIND DEBLURRING AND IMAGE DECOMPOSITION APPROACH FOR ASTRONOMICAL IMAGE RESTORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Signal Processing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Total Variation Super-Resolution from a Single Trabecular Bone Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beijing, China. pp.FrA01.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01018098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar system radio emissions studies with the largest low-frequency radio telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kolyadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distribution of patches with shift-invariance: application to SAR image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, France. pp.1569914521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01021142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variation Super-resolution for 3D Trabecular Bone Micro-Structure Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixou Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary size reduction for a faster object recognition in digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Information Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Puerto de La Cruz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00863131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution aveugle en microscopie de fluorescence 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffraction-pattern matching for object detection and recognition in digital holograms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1569734797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00863143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche inverse régularisée pour la reconstruction 4-D en tomographie dynamique sans compensation de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burnier-Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVè colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Matching with Noisy Patches: A Contrast-Invariant GLR Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative choice of the optimal regularization parameter in TV image deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd New Computational Methods for Inverse Problems (NCMIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.012005, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/464/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind deconvolution of 3D data in wide field fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A B-spline based and computationally performant projector for iterative reconstruction in tomography - Application to dynamic X-ray gated CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Second International Conference on Image Formation in X-Ray Computed Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. T3 pp157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00715785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new representation and projection model for tomography, based on separable B-splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valencia, Spain. pp.MIC9.S-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00670025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast model of space-variant blurring and its application to deconvolution in astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, France. pp.2873-2876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems approaches for digital hologram reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Defense and Security Applications for Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.885761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle rapide de flou variable dans le champ de flou variable dans le champ et son application a la déconvolution en astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch similarity under non Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1845 - 1848, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle direct pour la tomographie 3D : apport d'une approximation par B-splines séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIè colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00667081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Speckle Filtring of Polarimetric SAR Data on Different Classification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1052 - 1055, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier monitoring: Correlation versus texture tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp. 513-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution in in-line Digital Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Information Optics (WIO' 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.012025, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/206/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact discrete minimization for TV+L0 image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.2525 - 2528, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5649204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of SAR images speckle denoising methods based on functional minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bratsolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local approach for SAR and interferometric SAR denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.714 - 717, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURES LAGRANGIENNES DE GOUTTES ÉVAPORANTES DANS UNE TURBULENCE HOMOGÈNE ISOTROPE PAR HOLOGRAPHIE NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holophi 1 : 1ère rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA, Oct 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson NL means: Unsupervised non local means for Poisson noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.801 - 804, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric SAR estimation based on non-local means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.2515 - 2518, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00985415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR IMAGE REGULARIZATION WITH GRAPH-CUTS BASED FAST APPROXIMATE DISCRETE MINIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximation and Optimization in Image Restoration and Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00379445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rapport signal sur bruit pour le traitement d'hologrammes de particules par approche problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Imagerie optique non conventionnelle (JIONC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage Non-Local Itératif fondé sur un Critère de Similarité Probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.9576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00430119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization approach for InSAR and optical data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, boston, United States. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00282716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 39, ID226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00297147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint filtering of SAR interferometric phase and amplitude data in urban areas by TV minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, boston, United States. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00282722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR amplitude filtering using TV prior and its application to building delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00282704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active dipole for cosmic ray radiodetection with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Biodola, Italy. pp.481-482, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00143347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00143344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00118967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODALEMA: a cosmic ray air shower radio detection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Acoustic and Radio EeV Neutrino detection Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Zeuthen, Germany. pp.192-196, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0603360X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning digital holograms to investigate 3D particle fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00119204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographie Numérique de microparticules : amélioration du positionnement grâce à une approche problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque francophone "Méthodes et techniques optiques pour l'industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00109113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Cosmic Ray Symposium ECRS04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Florence, Italy. pp.6869-6871, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0503034X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Extensive Air Showers with CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Pune, India. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin-image noise reduction by phase retrieval in in-line digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets XI, SPIE's Symposium on Optical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.59140J, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.617405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00116996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers: present status of the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Astronomie et d’Astrophysique, Paris (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Shower by the CODALEMA Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Pisa, Italy. pp.213-215, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France. pp.395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the spectral diversity with accurate modeling of the nuisance component for improved exploitation of high-contrast observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exosystems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction from in-line holograms using inverse problems recipes: tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différences d’état de santé mentale entre actifs, scolarisés et demandeurs d’emploi chez les 18–24ans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Kovess-Masfety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S270-S271 / P1-20, 2013, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical models for very high resolution SAR data and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Remote Sensing Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high resolution and interferometric SAR: Markovian and patch-based non-local mathematical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Pascazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Schirinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Remote Sensing Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Models and Methods for the Analysis of 2D Satellite and Aerial Images, 978-3-319-66328-9. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66330-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01565508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Hologram Processing in On-Axis Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahram Javidi, Enrique Tajahuerce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.51-73, 2014, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118705766.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01004429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating GMM-based patch priors for image restoration: Three ingredients for a 100x speed-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibin Parameswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Trong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized 4D-CT reconstruction from a single dataset with a spatio-temporal prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Momey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burnier-Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998291v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional illustrations of NL-SAR method for resolution-preserving (Pol)(In)SAR denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reigber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jäger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955194v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUILDING INVARIANCE PROPERTIES FOR DICTIONARIES OF SAR IMAGE PATCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distribution of patches with shift-invariance: application to SAR image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoloRec3D : A free Matlab toolbox for digital holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Radio Detection of Extensive Air Showers Induced by Ultra High Energy Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form expressions of the eigen decomposition of 2 x 2 and 3 x 3 Hermitian matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Tabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lyon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du travail exp\'erimental sur la radio-d\'etection des gerbes cosmiques de Septembre 2001 \`a Juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SUBATECH 2003-01, SUBATECH. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse quantitative d'hologrammes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Jean Monnet - Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00282661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions méthodologiques en reconstruction d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Lyon, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-st-etienne.fr/deniloic/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683566v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ulondu Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalsasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922074v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Barbier--Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3572303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04720114v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meraoumia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanshu Ratha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lohse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3610502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04660707v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3531957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3387994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04159195v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ulondu-Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3432180" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wanner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03907022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3237466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04144659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Berenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3293470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03842768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnood Rasti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ghamisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3121761" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03571296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.444996" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban A Deledalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01067-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270455v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3128621" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038957" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03148450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3071864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03095153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3051936" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03118107v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liege" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3083413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02457407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rambour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Budillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Johnsy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935859" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02944565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangli Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797425v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2921756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014951" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02116234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Parameswaran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2866691" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355096v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000D62" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791355v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2885683" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Williams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2948788" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordjman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Celume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Motillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keromnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.04.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01912189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832745" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008923" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01570857v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2790987" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01525973v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Ferraioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2765761" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01701270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Echer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ryabov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388858v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2713946" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yerin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bubnov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tokarsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/rpra21.02.083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01376896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2555579" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melnik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazhenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorovskyy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-014-0577-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990015v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burnier-Mennessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2015.2466083" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979825v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-015-0817-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844118v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#228;ger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2352555" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00957334v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Verdoliva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2311305" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985394v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhdeh Seifi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002216" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00980827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027964" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mylostna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.07.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3H9CVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00672357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0519-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chareyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00744235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001808" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kherouf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc10112" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2076376" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Olivier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfroid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzaroni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01512619v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W D Gonzalez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morioka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913305" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Ryabov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Vavriv" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Ryabov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kozhin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913335" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001856" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642376v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Zakharenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Mylostna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konovalenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03350908v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Grima" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kenfack" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0937015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79142784C69D1A30D29D74E392411651326F6CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428702v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2019302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00404557v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2023668" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00397994v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lorenz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003475" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430075v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/11/115017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2029593" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270834v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116998v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01744.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132345v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116991v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.000944" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677936v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picciocchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03557512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V. Khattatov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017582" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705320v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominguez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05248424v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05242667v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05248435v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bultingaire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04245667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04245654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04693522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04676452v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaya" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04683910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04144686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152898v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Debanshu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282400" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152895v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03756052v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883219" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877171v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630379" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03589245v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988036v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630362" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03756068v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883448" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03781619v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877241v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630192" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03806566v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02954656v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Schirinzi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323807" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03123042v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555039" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287847" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03129020v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554555" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244795v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03523591v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DM5E.4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03095246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03129006v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554350" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02538046v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055878v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel The" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287593" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153151v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559085" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588748v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ukrmw49653.2020.9252788" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695061v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559941" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03112940v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasnier Nicolas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02374544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900595" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103425v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36116/WFS2019.25" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02374531v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268670v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.W2B.2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114605v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898473" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308808v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903021" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924933v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296951v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898998" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414753v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292438v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jurse.2019.8809023" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873659v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405756v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311312" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140840v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695072v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313601" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791396v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01819281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04693516v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114598v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518346" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01860246v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107737v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313776" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140871v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623083v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fjortoft" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717079v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klein" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s455" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01626086v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081448" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623092v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127315" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287648v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fjortoft" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718516v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718483v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287342v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01376898v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01219129v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245772" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Toma" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01219134v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158555v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285018v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burghardt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362897" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01122878v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219248v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01018098v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Pialat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577344v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litvinenko" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolyadin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01021142v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076159v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixou Bruno" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863143v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804483v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919508v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872762v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012005" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863131v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914941v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00715785v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mennessier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691249v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00670025v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985629v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115825" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667081v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630376v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.885761" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618705v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985443v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049376" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618696v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985427v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rondeau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5649204" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957982v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653394" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624261v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gire" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985397v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985410v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654217" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985415v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653936" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558010v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985429v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/206/1/012025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378898v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379445v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430119v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00282704v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00282722v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00282716v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119204v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116996v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617405" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025259v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gousset" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023689v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ravel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.063" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792221v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376978v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021827v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.214" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287653v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraioli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01565508v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319663289" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004429v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118705766.ch3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617722v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Q. Nguyen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955194v4" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001600v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006733v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998291v2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749137v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501221v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114692v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282661v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01918122v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-st-etienne.fr/deniloic/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04660707v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalsasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3531957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04720114v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meraoumia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanshu Ratha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lohse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3610502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922074v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Barbier--Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3572303" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683566v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ulondu Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04159195v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ulondu-Mendes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3432180" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3387994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2291" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wanner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03907022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3237466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04144659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Berenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3293470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03571296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.444996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03842768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnood Rasti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ghamisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3121761" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban A Deledalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01067-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270455v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3128621" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03118107v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liege" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3083413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03095153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3051936" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106691" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038957" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03148450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3071864" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02457407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rambour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Budillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Johnsy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02944565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangli Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Williams" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2948788" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordjman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Celume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Motillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keromnes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797425v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2921756" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02116234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Parameswaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2866691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355096v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000D62" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791355v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2885683" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01525973v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Ferraioli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2765761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01570857v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2790987" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01912189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832745" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01701270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Echer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ryabov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388858v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2713946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yerin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bubnov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tokarsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/rpra21.02.083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01376896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2555579" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844118v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#228;ger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2352555" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990015v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burnier-Mennessier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2015.2466083" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazhenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorovskyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-014-0577-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979825v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-015-0817-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00957334v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Verdoliva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2311305" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013116" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00980827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhdeh Seifi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027964" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985394v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002216" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000160" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00672357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0519-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mylostna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.07.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3H9CVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chareyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00744235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001808" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2076376" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kherouf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc10112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464787v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001856" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642376v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Zakharenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Mylostna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konovalenko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Olivier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfroid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzaroni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01512619v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W D Gonzalez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morioka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913305" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Ryabov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Vavriv" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Ryabov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kozhin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913335" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2029593" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03350908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Grima" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kenfack" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0937015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79142784C69D1A30D29D74E392411651326F6CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00397994v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lorenz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003475" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2019302" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428702v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00404557v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2023668" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430075v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/11/115017" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270834v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116998v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01744.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116991v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.000944" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677936v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picciocchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03557512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V. Khattatov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017582" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705320v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominguez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05242667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05248424v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05248435v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bultingaire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04683910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04245667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04245654v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04693522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04676452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaya" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04144686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152906v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Debanshu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282400" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04152895v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03806566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03756052v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883219" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877171v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630379" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630362" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03589245v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03756068v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883448" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03781619v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877241v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630192" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055878v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel The" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287593" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03129006v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554350" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02538046v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02954656v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Schirinzi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323807" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03123042v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555039" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03523591v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DM5E.4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244795v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695057v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287847" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03129020v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554555" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03095246v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153151v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559085" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588748v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ukrmw49653.2020.9252788" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695061v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559941" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03112940v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasnier Nicolas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292438v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jurse.2019.8809023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903021" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114605v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898473" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268670v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.W2B.2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02374544v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900595" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36116/WFS2019.25" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02374531v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924933v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296951v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898998" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414753v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140871v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405756v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311312" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695072v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313601" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140840v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791396v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01819281v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04693516v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114598v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518346" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107737v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313776" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01860246v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623092v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127315" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fjortoft" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718516v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623083v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fjortoft" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717079v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s455" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01626086v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081448" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287350v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287342v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718483v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01376898v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01219129v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245772" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Toma" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01122878v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01219134v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158555v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285018v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burghardt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362897" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219248v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01018098v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Pialat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577344v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litvinenko" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolyadin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01021142v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076159v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixou Bruno" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863131v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914941v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863143v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919508v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872762v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012005" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691249v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00715785v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mennessier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00670025v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618696v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630376v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.885761" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618705v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985629v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115825" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667081v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985443v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049376" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558010v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985429v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/206/1/012025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rondeau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5649204" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985397v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985410v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654217" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624261v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gire" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957982v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653394" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985415v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653936" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379445v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378898v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430119v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00282716v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00282722v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00282704v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119204v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116996v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617405" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023689v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ravel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gousset" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.063" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025259v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792221v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376978v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021827v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.214" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287653v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraioli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01565508v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319663289" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004429v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118705766.ch3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617722v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Q. Nguyen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998291v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955194v4" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001600v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006733v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749137v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501221v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114692v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282661v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01918122v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>