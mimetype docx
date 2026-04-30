--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -66,359 +66,359 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Controls Finger‐Shaped Transformation Patterns? A Numerical Approach to Eclogitization</w:t>
+                <w:t xml:space="preserve">Stress-controlled reaction pattern in the layered lower crust: Field evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cochet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012457⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.119270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05368172v1</w:t>
+                <w:t xml:space="preserve">insu-04977201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-controlled reaction pattern in the layered lower crust: Field evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Controls Finger‐Shaped Transformation Patterns? A Numerical Approach to Eclogitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.119270. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), pp.e2025GC012457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04977201v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05368172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of hydrated plagioclase at lower crustal conditions: Cataclasis, creep and transformational plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Chemical and Mineralogical Properties of the Alpine Slab Based on Field Analogs and Ambient Noise Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Bogatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zagorevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,77 +889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twinning and partial melting as early weakening processes in plagioclase at high pressure: insights from Holsnøy (Scandinavian Caledonides, Norway)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,64 +1023,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial melting and reaction along deformation features in plagioclase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,554 +1121,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation Griggs apparatus with active acoustic monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern hemisphere (pollen records from the Arctic - North Atlantic - Mediterranean regions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fauconnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Baïsset</w:t>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Burdette</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Bessedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Jiménez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.2771-2784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391785v1</w:t>
+                <w:t xml:space="preserve">hal-03618080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern hemisphere (pollen records from the Arctic - North Atlantic - Mediterranean regions)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Bessedik</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Jiménez-Moreno</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cheval-Garabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618080v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03261912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern Hemisphere (pollen records from the Arctic–North Atlantic–Mediterranean regions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta‐maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Bessedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Jiménez‐moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (1), pp.2771-2784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03349012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">A new generation Griggs apparatus with active acoustic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arefeh Moarefvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cheval-Garabédian</w:t>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">Eric Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.229032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03261912v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widening of Hydrous Shear Zones During Incipient Eclogitization of Metastable Dry and Rigid Lower Crust—Holsnøy, Western Norway</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Moulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp. 289-302. </w:t>
@@ -1918,64 +1918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient weakening during the granulite to eclogite transformation within hydrous shear zones (Holsnøy, Norway)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2284,325 +2284,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Seismic Properties of Subducting Continental Crust by Eclogitization and Deformation Processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing of Breakup and Thermal Evolution of a Pre-Caledonian Neoproterozoic Exhumed Magma-Rich Rifted Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hem B. Motra</w:t>
+                <w:t xml:space="preserve">Hans Jørgen Kjøll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Keppler</w:t>
+                <w:t xml:space="preserve">Fernando Corfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017741⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.1843-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595770v1</w:t>
+                <w:t xml:space="preserve">insu-03595781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dynamic recrystallisation on the rheology and microstructures of partially molten rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Gema Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Gomez Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Griera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.224--235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement mechanisms of a dyke swarm across the brittle-ductile transition and the geodynamic implications for magma-rich margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jørgen Kjøll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galland Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,4929 +2639,4903 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 518, pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03188793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay of Eclogitization and Deformation During Deep Burial of the Lower Continental Crust—A Case Study From the Bergen Arcs (Western Norway)</w:t>
+                <w:t xml:space="preserve">Modification of the Seismic Properties of Subducting Continental Crust by Eclogitization and Deformation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Zertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Tilmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hem B. Motra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.9731-9754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595796v1</w:t>
+                <w:t xml:space="preserve">insu-03595770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for subtropical warmth in the Canadian Arctic (Beaufort-Mackenzie, Northwest Territories, Canada) during the early Eocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+                <w:t xml:space="preserve">Reaction-induced embrittlement of the lower continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/2018.2541(27)⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Geology, 47 (3), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45527.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321960v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for wall-rock pulverization during dynamic rupture at ultra-high pressure conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+                <w:t xml:space="preserve">Evidence for subtropical warmth in the Canadian Arctic (Beaufort-Mackenzie, Northwest Territories, Canada) during the early Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Renner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume C Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115832⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Circum-Arctic Structural Events: Tectonic Evolution of the Arctic Margins and Trans-Arctic Links with Adjacent Orogens, 541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2018.2541(27)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319107v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction-induced embrittlement of the lower continental crust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+                <w:t xml:space="preserve">The Interplay of Eclogitization and Deformation During Deep Burial of the Lower Continental Crust—A Case Study From the Bergen Arcs (Western Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Zertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tilmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.898-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45527.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183312v1</w:t>
+                <w:t xml:space="preserve">insu-03595796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Breakup and Thermal Evolution of a Pre-Caledonian Neoproterozoic Exhumed Magma-Rich Rifted Margin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Experimental evidence for wall-rock pulverization during dynamic rupture at ultra-high pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tegner</w:t>
+                <w:t xml:space="preserve">Jörg Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38, pp.1843-1862. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.115832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018TC005375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03595781v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic structural evolution of the New Siberian Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Piepjohn</w:t>
+                <w:t xml:space="preserve">Grégoire Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Lorenz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Werner von Gosen</w:t>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP460.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Geophysical Research. Solid Earth, 162 (5), pp.3943-3967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326564v1</w:t>
+                <w:t xml:space="preserve">hal-02331405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+                <w:t xml:space="preserve">Mesozoic structural evolution of the New Siberian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Piepjohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Eloy</w:t>
+                <w:t xml:space="preserve">Christian Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+                <w:t xml:space="preserve">Werner von Gosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journal of Geophysical Research. Solid Earth, 162 (5), pp.406. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 460, pp.239--262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP460.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331405v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subtropical climate conditions and mangrove growth in Arctic Siberia during the early Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hilairet</w:t>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.539 - 542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G38547.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766324v1</w:t>
+                <w:t xml:space="preserve">hal-01622772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration-driven stress transfer triggers intermediate-depth earthquakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Deldicque</w:t>
+                <w:t xml:space="preserve">Extraneous argon in high-pressure metamorphic rocks: Distribution, origin and transport in the Cycladic Blueschist Unit (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15247⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 272-273, pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534482v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01424268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtropical climate conditions and mangrove growth in Arctic Siberia during the early Eocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+                <w:t xml:space="preserve">Dehydration-driven stress transfer triggers intermediate-depth earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G38547.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622772v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraneous argon in high-pressure metamorphic rocks: Distribution, origin and transport in the Cycladic Blueschist Unit (Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Laurent</w:t>
+                <w:t xml:space="preserve">Laboratory earthquakes triggered during eclogitization of lawsonite-bearing blueschist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Nadège Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 459, pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01424268v1</w:t>
+                <w:t xml:space="preserve">insu-03747286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory earthquakes triggered during eclogitization of lawsonite-bearing blueschist</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Deldicque</w:t>
+                <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03747286v1</w:t>
+                <w:t xml:space="preserve">insu-01275193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological implications of extensional detachments: Mediterranean and numerical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.233-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01275193v1</w:t>
+                <w:t xml:space="preserve">hal-01371910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological implications of extensional detachments: Mediterranean and numerical insights</w:t>
+                <w:t xml:space="preserve">H2O-fluid-saturated melting of subducted continental crust facilitates exhumation of ultrahigh-pressure rocks in continental subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 428, pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371910v1</w:t>
+                <w:t xml:space="preserve">hal-01198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled phengite 40Ar–39Ar geochronology andthermobarometry: P-T-t evolution of AndrosIsland (Cyclades, Greece)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756814000661⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01114909v1</w:t>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Coupled phengite 40Ar–39Ar geochronology andthermobarometry: P-T-t evolution of AndrosIsland (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Malvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (4), pp.711-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756814000661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01114909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O-fluid-saturated melting of subducted continental crust facilitates exhumation of ultrahigh-pressure rocks in continental subduction zones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 428, pp.151-161. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 385, pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198656v1</w:t>
+                <w:t xml:space="preserve">insu-00915582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Structural, petrological and chemical analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.647-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00915582v1</w:t>
+                <w:t xml:space="preserve">insu-00955251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, petrological and chemical analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+                <w:t xml:space="preserve">Calculated phase equilibria for phengite-bearing eclogites from NW Spitsbergen, Svalbard Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synnove Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling J.K. Ravna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Nasipuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, New Perspectives on the Caledonides of Scandinavia and Related Areas, 390, pp.385-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP390.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00955251v1</w:t>
+                <w:t xml:space="preserve">hal-01452656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated phase equilibria for phengite-bearing eclogites from NW Spitsbergen, Svalbard Caledonides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aegean tectonics: Strain localisation, slab tearing and trench retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 597, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP390.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01452656v1</w:t>
+                <w:t xml:space="preserve">insu-03641597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aegean tectonics: Strain localisation, slab tearing and trench retreat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou F. E. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03641597v1</w:t>
+                <w:t xml:space="preserve">hal-00822400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (9), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822400v1</w:t>
+                <w:t xml:space="preserve">hal-00730919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localisation in mechanically Layered Rocks, insights from numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.1165-1204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sed-4-1165-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730919v1</w:t>
+                <w:t xml:space="preserve">insu-00564011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continental exhumation triggered by partial melting at ultrahigh pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.1171-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32316.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00564011v1</w:t>
+                <w:t xml:space="preserve">insu-00639605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental exhumation triggered by partial melting at ultrahigh pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309 (3-4), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32316.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00639605v1</w:t>
+                <w:t xml:space="preserve">insu-00616303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (1-4), pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00616303v1</w:t>
+                <w:t xml:space="preserve">insu-00563983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Denèle</w:t>
+                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 501 (1-4), pp.52-70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00563983v1</w:t>
+                <w:t xml:space="preserve">insu-00448474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of crustal-scale thrusts triggered by metamorphic reactions at depth: Insights from a comparison between the Himalayas and Scandinavian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (TC5002), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009TC002602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00529451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (5), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural analysis of high-pressure metamorphic rocks of Svalbard : Reconstructing the early stages of the Caledonian orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (TC5003), pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00448474v1</w:t>
+                <w:t xml:space="preserve">hal-00425652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrust or detachment ? Exhumation processes in the Aegean : Insigh from a field study on Ios (Cyclades, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (TC3007), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008TC002397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of high-pressure metamorphic rocks of Svalbard : Reconstructing the early stages of the Caledonian orogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Rimmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 291, pp.41-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP291.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425652v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient, syn-obduction exhumation of Zagros blueschists inferred from P-T-e-t and kinematic constraints : implications for Neotethyan wedge dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP291.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB004103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00578244v1</w:t>
+                <w:t xml:space="preserve">hal-00068597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient, syn-obduction exhumation of Zagros blueschists inferred from P-T-e-t and kinematic constraints : implications for Neotethyan wedge dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Discovery of Paleozoic Fe-Mg carpholite (Motalafjella, Svalbard Caledonides) : a milestone for subduction zone gradiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, 10, pp.751-755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JB004103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00068597v1</w:t>
+                <w:t xml:space="preserve">hal-00023438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of syn-eclogite deformation in the Bergen Arcs, Norway, implications for exhumation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7634,77 +7608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softening trigerred by eclogitization, the first step toward exhumation during continental subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Avigad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,372 +7736,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Paleozoic Fe-Mg carpholite (Motalafjella, Svalbard Caledonides) : a milestone for subduction zone gradiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Pressure-temperature-time deformation history of the exhumation of ultra-high pressure rocks in the Western Gneiss Region, Norway, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33, 10, pp.751-755</w:t>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380, pp.155-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023438v1</w:t>
+                <w:t xml:space="preserve">hal-00023436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-temperature-time deformation history of the exhumation of ultra-high pressure rocks in the Western Gneiss Region, Norway, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des horloges dans la matière inerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 380, pp.155-183</w:t>
+              <w:t xml:space="preserve">Revue du Palais de la Decouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 315, pp.22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023436v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des horloges dans la matière inerte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Rotaru</w:t>
+                <w:t xml:space="preserve">Dating the exhumation of UHP-rocks and associated crustal melting : the Norwegian Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Palais de la Decouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 315, pp.22-33</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 144, pp.758-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023440v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the exhumation of UHP rocks and associated crustal melting in the Norwegian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8150,688 +8098,606 @@
                 <w:t xml:space="preserve">⟨10.1007/s00410-002-0428-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407054v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00023435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field observations uncover complex feedbacks between eclogitization kinetics and state of stress in reacting rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baïsset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657515</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05350440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and reaction of plagioclase-rich rocks at conditions of the lower continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04729509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of collisional processes in the Western and Central European Alps: Insights from a synthesis of geological data and new geophysical models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Huet</w:t>
+                <w:t xml:space="preserve">Partial melting triggered by differential kinetics of prograde reactions in eclogites: a process for transient weakening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215190v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04441560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial melting triggered by differential kinetics of prograde reactions in eclogites: a process for transient weakening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
+                <w:t xml:space="preserve">Kinematics of collisional processes in the Western and Central European Alps: Insights from a synthesis of geological data and new geophysical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU2023, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04441560v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement of P-wave velocities across the α→β quartz at lower continental crust pressure and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arefeh Moarefvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8840,1216 +8706,1216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties profiles of the alpine slab predicted by petrophysics versus ambient noise tomography lithospheric model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient weakening during the granulite to eclogite transformation within hydrous shear zones (Holsnøy, Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7932⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-3558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190083v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03693702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of P-wave velocities during antigorite dehydration at pressures up to 2.5GPa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seismic properties profiles of the alpine slab predicted by petrophysics versus ambient noise tomography lithospheric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3549⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190074v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient weakening during the granulite to eclogite transformation within hydrous shear zones (Holsnøy, Norway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bras</w:t>
+                <w:t xml:space="preserve">Evolution of P-wave velocities during antigorite dehydration at pressures up to 2.5GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arefeh Moarefvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-3558, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3558⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03693702v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation-facilitated melting of plagioclase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early reaction of plagioclase : an underrated alteration step during burial of the continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical signature of the alpine slab: Field analogues and direct models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling seismic fault thickness from the laboratory to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclogitization kinetics of continental granulites : quantification and implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Up-scaling eclogitization : from experimental and natural aggregates behaviours to seismological signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Zertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Kaatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna ( virtual ), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8351⟩</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979677v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-scaling eclogitization : from experimental and natural aggregates behaviours to seismological signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eclogitization kinetics of continental granulites : quantification and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna ( virtual ), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11073⟩</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979686v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURAL AND METAMORPHIC EVOLUTION OF THE CONNECTICUT VALLEY-GASPÉ TROUGH – INSIGHTS FROM SOUTHERN QUEBEC AND NORTHERN VERMONT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrot Morgann Guenva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,1686 +9946,1820 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual GSA Northeastern Section Meeting - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of America, Mar 2018, Burlington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/abs/2018NE-310685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01769801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean detachment zones : thermicity vs heritage.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mechanical and microstructural effect of partial melting of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13018</w:t>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552754v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural effect of partial melting of continental crust</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mediterranean detachment zones : thermicity vs heritage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14929</w:t>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552749v1</w:t>
+                <w:t xml:space="preserve">hal-03552754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of textural anisotropy on syn-kinematic partial melting of natural gneisses: an experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trap</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.5376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and rheology of syn-kinematic partially molten gneiss: an experimental approach.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839107v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00822336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+                <w:t xml:space="preserve">Structures and rheology of syn-kinematic partially molten gneiss: an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7243</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00822336v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, petrological and structural analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades: constraints from Pressure-Temperature-time-strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades. What do Pressure-Temperature-time-strain paths tell us ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860510v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades. What do Pressure-Temperature-time-strain paths tell us ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Extension in the Aegean nappe-stacks: Numerical Model and their Geological Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839054v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension in the Aegean nappe-stacks: Numerical Model and their Geological Validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860515v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades: constraints from Pressure-Temperature-time-strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860518v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic re-equilibration, deformation and rheology along a nascent plate boundary: the case study of the Bay of Islands Ophiolitic Complex, Newfoundland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
+                <w:t xml:space="preserve">Linking metamorphic transformations and the brittle–ductile transition: Insights from numerical modeling of the granulite-to-eclogite transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmalholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18133⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-17384, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131832v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+                <w:t xml:space="preserve">Metamorphic re-equilibration, deformation and rheology along a nascent plate boundary: the case study of the Bay of Islands Ophiolitic Complex, Newfoundland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330883v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11769,130 +11769,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du temps dans l'histoire de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Géologique de France, Vuibert, pp.1-132, 2005, Patrick De Wever</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11902,163 +11902,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the thermal evolution of the Neruokpuk Formation in the British Mountains, North Yukon, Canada: Tectonic and orogenic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelianna Bigot-Buschendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanze Stübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circum-Arctic Structural Events: Tectonic Evolution of the Arctic Margins and Trans-Arctic Links with Adjacent Orogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap 26, pp.619-636, 2019, 978-0-8137-2541-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2018.2541(26)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12068,147 +12068,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of plutons and detachments, comparison of Aegean and Tyrrhenian granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cheval-Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03240172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12218,144 +12218,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic Map of the Arctic (TeMAr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Shokalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12502,51 +12502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05368172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ba&#239;sset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arefeh Moarefvand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bogatu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagorevski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-01998-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Incel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burdette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta&#8208;maria Popescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Suc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez&#8208;moreno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kaatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Zertani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006572" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nielsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JMG.12510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir B. Andersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008906" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem B. Motra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keppler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Llorens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez Rivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Griera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinbach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.10.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Kj&#248;ll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(27)" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Renner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115832" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45527.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tegner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Piepjohn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lorenz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner von Gosen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP460.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38547.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01114909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000661" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KV9V1P1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duretz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duprat-Oualid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.038" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCZP5TB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synnove Elvevold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling J.K. Ravna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Nasipuri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP390.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-4-1165-2012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00639605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32316.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00529451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002602" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401015v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002397" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvevold" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lepvrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moni&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinaro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004103" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Avigad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Andersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rotaru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-002-0428-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HB11SJK1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baisset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190093v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3747" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190074v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3549" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3558" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11149" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03158674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16332" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12188" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8351" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979686v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01769801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Morgann Guenva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2018NE-310685" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pourhiet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113314v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Anderson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beyssac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04892372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelianna Bigot-Buschendorf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(26)" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098755v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Petrov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shokalsky" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ba&#239;sset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05368172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arefeh Moarefvand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bogatu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagorevski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-01998-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Incel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta&#8208;maria Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Suc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez&#8208;moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burdette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kaatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Zertani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006572" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nielsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JMG.12510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir B. Andersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008906" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Kj&#248;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tegner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Llorens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez Rivas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Griera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.10.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem B. Motra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keppler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45527.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(27)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Piepjohn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lorenz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brandes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner von Gosen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP460.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38547.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15247" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duretz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01114909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KV9V1P1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duprat-Oualid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCZP5TB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452656v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synnove Elvevold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling J.K. Ravna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Nasipuri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP390.4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-4-1165-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00639605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32316.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00529451v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002602" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvevold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lepvrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002397" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moni&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinaro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Avigad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Andersen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rotaru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-002-0428-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HB11SJK1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10806" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3747" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3558" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3549" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11487" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11149" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03158674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16332" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12188" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979686v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8351" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01769801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Morgann Guenva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2018NE-310685" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822336v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pourhiet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmalholz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17384" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beyssac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04892372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelianna Bigot-Buschendorf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(26)" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098755v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Petrov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shokalsky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>