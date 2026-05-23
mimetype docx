--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-controlled reaction pattern in the layered lower crust: Field evidence</w:t>
+                <w:t xml:space="preserve">What Controls Finger‐Shaped Transformation Patterns? A Numerical Approach to Eclogitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119270⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), pp.e2025GC012457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04977201v1</w:t>
+                <w:t xml:space="preserve">insu-05368172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Controls Finger‐Shaped Transformation Patterns? A Numerical Approach to Eclogitization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stress-controlled reaction pattern in the layered lower crust: Field evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cochet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (11), pp.e2025GC012457. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.119270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05368172v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04977201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of hydrated plagioclase at lower crustal conditions: Cataclasis, creep and transformational plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Chemical and Mineralogical Properties of the Alpine Slab Based on Field Analogs and Ambient Noise Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Bogatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zagorevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,77 +889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twinning and partial melting as early weakening processes in plagioclase at high pressure: insights from Holsnøy (Scandinavian Caledonides, Norway)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,64 +1023,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial melting and reaction along deformation features in plagioclase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,554 +1121,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern hemisphere (pollen records from the Arctic - North Atlantic - Mediterranean regions)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new generation Griggs apparatus with active acoustic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arefeh Moarefvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Jiménez-Moreno</w:t>
+                <w:t xml:space="preserve">Eric Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.229032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618080v1</w:t>
+                <w:t xml:space="preserve">hal-03391785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern hemisphere (pollen records from the Arctic - North Atlantic - Mediterranean regions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Mostefa Bessedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">Gonzalo Jiménez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.2771-2784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03261912v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern Hemisphere (pollen records from the Arctic–North Atlantic–Mediterranean regions)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta‐maria Popescu</w:t>
+                <w:t xml:space="preserve">Florent Cheval-Garabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Suc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Jiménez‐moreno</w:t>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14238⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03349012v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03261912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation Griggs apparatus with active acoustic monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gasc</w:t>
+                <w:t xml:space="preserve">Mangrove distribution and diversity during three Cenozoic thermal maxima in the Northern Hemisphere (pollen records from the Arctic–North Atlantic–Mediterranean regions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta‐maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fauconnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Baïsset</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Bessedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Burdette</w:t>
+                <w:t xml:space="preserve">Gonzalo Jiménez‐moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 816, pp.229032. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (1), pp.2771-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391785v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03349012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widening of Hydrous Shear Zones During Incipient Eclogitization of Metastable Dry and Rigid Lower Crust—Holsnøy, Western Norway</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Moulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp. 289-302. </w:t>
@@ -1918,64 +1918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient weakening during the granulite to eclogite transformation within hydrous shear zones (Holsnøy, Norway)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2284,325 +2284,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Breakup and Thermal Evolution of a Pre-Caledonian Neoproterozoic Exhumed Magma-Rich Rifted Margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of the Seismic Properties of Subducting Continental Crust by Eclogitization and Deformation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Zertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jørgen Kjøll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+                <w:t xml:space="preserve">Hem B. Motra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Corfu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Tegner</w:t>
+                <w:t xml:space="preserve">Ruth Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.9731-9754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595781v1</w:t>
+                <w:t xml:space="preserve">insu-03595770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dynamic recrystallisation on the rheology and microstructures of partially molten rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Gema Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Gema Llorens</w:t>
+                <w:t xml:space="preserve">Enrique Gomez Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Gomez Rivas</w:t>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+                <w:t xml:space="preserve">Albert Griera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.224--235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement mechanisms of a dyke swarm across the brittle-ductile transition and the geodynamic implications for magma-rich margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jørgen Kjøll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galland Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,247 +2639,243 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 518, pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03188793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Seismic Properties of Subducting Continental Crust by Eclogitization and Deformation Processes</w:t>
+                <w:t xml:space="preserve">The Interplay of Eclogitization and Deformation During Deep Burial of the Lower Continental Crust—A Case Study From the Bergen Arcs (Western Norway)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Zertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Tilmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017741⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.898-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595770v1</w:t>
+                <w:t xml:space="preserve">insu-03595796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction-induced embrittlement of the lower continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,1200 +2884,1204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Geology, 47 (3), pp.235-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G45527.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for subtropical warmth in the Canadian Arctic (Beaufort-Mackenzie, Northwest Territories, Canada) during the early Eocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Experimental evidence for wall-rock pulverization during dynamic rupture at ultra-high pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/2018.2541(27)⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.115832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321960v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay of Eclogitization and Deformation During Deep Burial of the Lower Continental Crust—A Case Study From the Bergen Arcs (Western Norway)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for subtropical warmth in the Canadian Arctic (Beaufort-Mackenzie, Northwest Territories, Canada) during the early Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume C Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005297⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Circum-Arctic Structural Events: Tectonic Evolution of the Arctic Margins and Trans-Arctic Links with Adjacent Orogens, 541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2018.2541(27)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03595796v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for wall-rock pulverization during dynamic rupture at ultra-high pressure conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+                <w:t xml:space="preserve">Timing of Breakup and Thermal Evolution of a Pre-Caledonian Neoproterozoic Exhumed Magma-Rich Rifted Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Kjøll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Corfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Renner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+                <w:t xml:space="preserve">Christian Tegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.115832. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.1843-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319107v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03595781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesozoic structural evolution of the New Siberian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Eloy</w:t>
+                <w:t xml:space="preserve">Karsten Piepjohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+                <w:t xml:space="preserve">Henning Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner von Gosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 460, pp.239--262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP460.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331405v1</w:t>
+                <w:t xml:space="preserve">hal-02326564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic structural evolution of the New Siberian Islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieter Franke</w:t>
+                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brandes</w:t>
+                <w:t xml:space="preserve">Grégoire Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner von Gosen</w:t>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 460, pp.239--262. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Geophysical Research. Solid Earth, 162 (5), pp.3943-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP460.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326564v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtropical climate conditions and mangrove growth in Arctic Siberia during the early Eocene</w:t>
+                <w:t xml:space="preserve">Dehydration-driven stress transfer triggers intermediate-depth earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Suan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+                <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G38547.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622772v1</w:t>
+                <w:t xml:space="preserve">hal-01534482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraneous argon in high-pressure metamorphic rocks: Distribution, origin and transport in the Cycladic Blueschist Unit (Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subtropical climate conditions and mangrove growth in Arctic Siberia during the early Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.539 - 542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G38547.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01424268v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration-driven stress transfer triggers intermediate-depth earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraneous argon in high-pressure metamorphic rocks: Distribution, origin and transport in the Cycladic Blueschist Unit (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hilairet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15247. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 272-273, pp.315-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534482v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01424268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory earthquakes triggered during eclogitization of lawsonite-bearing blueschist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Incel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,103 +4145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.68-84. </w:t>
@@ -4292,77 +4292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological implications of extensional detachments: Mediterranean and numerical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4403,450 +4403,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O-fluid-saturated melting of subducted continental crust facilitates exhumation of ultrahigh-pressure rocks in continental subduction zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled phengite 40Ar–39Ar geochronology andthermobarometry: P-T-t evolution of AndrosIsland (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Duretz</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gerya</w:t>
+                <w:t xml:space="preserve">Benjamin Malvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 428, pp.151-161. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (4), pp.711-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756814000661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198656v1</w:t>
+                <w:t xml:space="preserve">insu-01114909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">H2O-fluid-saturated melting of subducted continental crust facilitates exhumation of ultrahigh-pressure rocks in continental subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
+                <w:t xml:space="preserve">T. Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 428, pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled phengite 40Ar–39Ar geochronology andthermobarometry: P-T-t evolution of AndrosIsland (Cyclades, Greece)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Malvoisin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756814000661⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01114909v1</w:t>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, petrological and chemical analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5186,103 +5186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aegean tectonics: Strain localisation, slab tearing and trench retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 597, pp.1-33. </w:t>
@@ -5320,64 +5320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,607 +5448,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Strain localisation in mechanically Layered Rocks, insights from numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave May</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (9), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Solid Earth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.1165-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/sed-4-1165-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730919v1</w:t>
+                <w:t xml:space="preserve">insu-03641587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation in mechanically Layered Rocks, insights from numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Huet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.1165-1204. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (9), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/sed-4-1165-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03641587v1</w:t>
+                <w:t xml:space="preserve">hal-00730919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continental exhumation triggered by partial melting at ultrahigh pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.1171-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G32316.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00564011v1</w:t>
+                <w:t xml:space="preserve">insu-00639605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental exhumation triggered by partial melting at ultrahigh pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (12), pp.1171-1174. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32316.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00639605v1</w:t>
+                <w:t xml:space="preserve">insu-00564011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 309 (3-4), pp.249-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6108,51 +6108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,948 +6210,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00563983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Bailly</w:t>
+                <w:t xml:space="preserve">F. Trotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00448474v1</w:t>
+                <w:t xml:space="preserve">insu-00411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Initiation of crustal-scale thrusts triggered by metamorphic reactions at depth: Insights from a comparison between the Himalayas and Scandinavian Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (TC5002), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00411771v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00529451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of crustal-scale thrusts triggered by metamorphic reactions at depth: Insights from a comparison between the Himalayas and Scandinavian Caledonides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (TC5002), 14 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009TC002602⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00529451v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591569v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Denèle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443755v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of high-pressure metamorphic rocks of Svalbard : Reconstructing the early stages of the Caledonian orogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrust or detachment ? Exhumation processes in the Aegean : Insigh from a field study on Ios (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (TC5003), pp.1-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28 (TC3007), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425652v1</w:t>
+                <w:t xml:space="preserve">hal-00401015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrust or detachment ? Exhumation processes in the Aegean : Insigh from a field study on Ios (Cyclades, Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural analysis of high-pressure metamorphic rocks of Svalbard : Reconstructing the early stages of the Caledonian orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (TC3007), pp.1-27. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 27 (TC5003), pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401015v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,442 +7364,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Paleozoic Fe-Mg carpholite (Motalafjella, Svalbard Caledonides) : a milestone for subduction zone gradiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+                <w:t xml:space="preserve">Kinematics of syn-eclogite deformation in the Bergen Arcs, Norway, implications for exhumation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Avigad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 243, pp.175-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.243.01.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023438v1</w:t>
+                <w:t xml:space="preserve">hal-00023451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of syn-eclogite deformation in the Bergen Arcs, Norway, implications for exhumation mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Softening trigerred by eclogitization, the first step toward exhumation during continental subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dov Avigad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 237, pp.532-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.06.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.243.01.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023451v1</w:t>
+                <w:t xml:space="preserve">hal-00111447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening trigerred by eclogitization, the first step toward exhumation during continental subduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Paleozoic Fe-Mg carpholite (Motalafjella, Svalbard Caledonides) : a milestone for subduction zone gradiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, 10, pp.751-755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.06.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111447v1</w:t>
+                <w:t xml:space="preserve">hal-00023438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-temperature-time deformation history of the exhumation of ultra-high pressure rocks in the Western Gneiss Region, Norway, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,2614 +7943,2623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the exhumation of UHP-rocks and associated crustal melting : the Norwegian Caledonides</w:t>
+                <w:t xml:space="preserve">Dating the exhumation of UHP rocks and associated crustal melting in the Norwegian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 144, pp.758-770</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 144 (6), pp.758-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-002-0428-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023435v1</w:t>
+                <w:t xml:space="preserve">hal-00407054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the exhumation of UHP rocks and associated crustal melting in the Norwegian Caledonides</w:t>
+                <w:t xml:space="preserve">Dating the exhumation of UHP-rocks and associated crustal melting : the Norwegian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Labrousse</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 144 (6), pp.758-770. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 144, pp.758-770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00407054v1</w:t>
+                <w:t xml:space="preserve">hal-00023435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field observations uncover complex feedbacks between eclogitization kinetics and state of stress in reacting rocks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duration, thermal regime and argon behavior in continental shear zones: a synthesis from the Aegean domain, Menderes Massif and Alpine Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05350440v1</w:t>
+                <w:t xml:space="preserve">hal-05622238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and reaction of plagioclase-rich rocks at conditions of the lower continental crust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field observations uncover complex feedbacks between eclogitization kinetics and state of stress in reacting rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04729509v1</w:t>
+                <w:t xml:space="preserve">insu-05350440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial melting triggered by differential kinetics of prograde reactions in eclogites: a process for transient weakening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation and reaction of plagioclase-rich rocks at conditions of the lower continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04441560v1</w:t>
+                <w:t xml:space="preserve">insu-04729509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of collisional processes in the Western and Central European Alps: Insights from a synthesis of geological data and new geophysical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU2023, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of P-wave velocities across the α→β quartz at lower continental crust pressure and temperature conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Deldicque</w:t>
+                <w:t xml:space="preserve">Partial melting triggered by differential kinetics of prograde reactions in eclogites: a process for transient weakening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190093v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04441560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient weakening during the granulite to eclogite transformation within hydrous shear zones (Holsnøy, Norway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Experimental measurement of P-wave velocities across the α→β quartz at lower continental crust pressure and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arefeh Moarefvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-3558, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03693702v1</w:t>
+                <w:t xml:space="preserve">hal-05190093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties profiles of the alpine slab predicted by petrophysics versus ambient noise tomography lithospheric model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Sonnet</w:t>
+                <w:t xml:space="preserve">Transient weakening during the granulite to eclogite transformation within hydrous shear zones (Holsnøy, Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-3558, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190083v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03693702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of P-wave velocities during antigorite dehydration at pressures up to 2.5GPa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seismic properties profiles of the alpine slab predicted by petrophysics versus ambient noise tomography lithospheric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3549⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190074v1</w:t>
+                <w:t xml:space="preserve">hal-05190083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation-facilitated melting of plagioclase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution of P-wave velocities during antigorite dehydration at pressures up to 2.5GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arefeh Moarefvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979690v1</w:t>
+                <w:t xml:space="preserve">hal-05190074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early reaction of plagioclase : an underrated alteration step during burial of the continental crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deformation-facilitated melting of plagioclase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979693v1</w:t>
+                <w:t xml:space="preserve">hal-03979690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical signature of the alpine slab: Field analogues and direct models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Early reaction of plagioclase : an underrated alteration step during burial of the continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158674v1</w:t>
+                <w:t xml:space="preserve">hal-03979693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling seismic fault thickness from the laboratory to the field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+                <w:t xml:space="preserve">Geophysical signature of the alpine slab: Field analogues and direct models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554522v1</w:t>
+                <w:t xml:space="preserve">hal-03158674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-scaling eclogitization : from experimental and natural aggregates behaviours to seismological signatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling seismic fault thickness from the laboratory to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979686v1</w:t>
+                <w:t xml:space="preserve">hal-03554522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclogitization kinetics of continental granulites : quantification and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna ( virtual ), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURAL AND METAMORPHIC EVOLUTION OF THE CONNECTICUT VALLEY-GASPÉ TROUGH – INSIGHTS FROM SOUTHERN QUEBEC AND NORTHERN VERMONT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-scaling eclogitization : from experimental and natural aggregates behaviours to seismological signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Incel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Zertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Kaatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual GSA Northeastern Section Meeting - 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geological Society of America, Mar 2018, Burlington, United States. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna ( virtual ), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/abs/2018NE-310685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01769801v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural effect of partial melting of continental crust</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STRUCTURAL AND METAMORPHIC EVOLUTION OF THE CONNECTICUT VALLEY-GASPÉ TROUGH – INSIGHTS FROM SOUTHERN QUEBEC AND NORTHERN VERMONT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Stünitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Perrot Morgann Guenva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Annual GSA Northeastern Section Meeting - 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society of America, Mar 2018, Burlington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2018NE-310685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552749v1</w:t>
+                <w:t xml:space="preserve">insu-01769801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean detachment zones : thermicity vs heritage.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mechanical and microstructural effect of partial melting of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13018</w:t>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552754v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of textural anisotropy on syn-kinematic partial melting of natural gneisses: an experimental approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediterranean detachment zones : thermicity vs heritage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.5376</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298782v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of textural anisotropy on syn-kinematic partial melting of natural gneisses: an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauconnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7243</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.5376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00822336v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and rheology of syn-kinematic partially molten gneiss: an experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,1188 +10587,1447 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical, petrological and structural analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
+                <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838511v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00822336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades. What do Pressure-Temperature-time-strain paths tell us ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical, petrological and structural analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839054v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension in the Aegean nappe-stacks: Numerical Model and their Geological Validation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades: constraints from Pressure-Temperature-time-strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860515v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades. What do Pressure-Temperature-time-strain paths tell us ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860518v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of HP-LT metamorphic rocks in the Cyclades: constraints from Pressure-Temperature-time-strain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Extension in the Aegean nappe-stacks: Numerical Model and their Geological Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00860510v1</w:t>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking metamorphic transformations and the brittle–ductile transition: Insights from numerical modeling of the granulite-to-eclogite transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
+                <w:t xml:space="preserve">Marie Baïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baïsset</w:t>
+                <w:t xml:space="preserve">Anaïs Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Cochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmalholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-17384, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05569549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic re-equilibration, deformation and rheology along a nascent plate boundary: the case study of the Bay of Islands Ophiolitic Complex, Newfoundland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
+                <w:t xml:space="preserve">Experimental tectonic tremors triggered at subduction zone conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Zverev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiya Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18133⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131832v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic re-equilibration, deformation and rheology along a nascent plate boundary: the case study of the Bay of Islands Ophiolitic Complex, Newfoundland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+                <w:t xml:space="preserve">Louise Mérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330883v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal structure of a major crustal shear zone, the basal thrust in the Scandinavian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11769,130 +12037,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du temps dans l'histoire de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schaaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Géologique de France, Vuibert, pp.1-132, 2005, Patrick De Wever</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11902,163 +12170,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the thermal evolution of the Neruokpuk Formation in the British Mountains, North Yukon, Canada: Tectonic and orogenic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelianna Bigot-Buschendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanze Stübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circum-Arctic Structural Events: Tectonic Evolution of the Arctic Margins and Trans-Arctic Links with Adjacent Orogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap 26, pp.619-636, 2019, 978-0-8137-2541-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2018.2541(26)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12068,147 +12336,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of plutons and detachments, comparison of Aegean and Tyrrhenian granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cheval-Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03240172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12218,144 +12486,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic Map of the Arctic (TeMAr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Shokalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12502,51 +12770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ba&#239;sset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05368172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arefeh Moarefvand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bogatu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagorevski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-01998-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Incel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta&#8208;maria Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Suc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez&#8208;moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burdette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kaatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Zertani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006572" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nielsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JMG.12510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir B. Andersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008906" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Kj&#248;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tegner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Llorens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez Rivas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Griera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.10.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem B. Motra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keppler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45527.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(27)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Piepjohn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lorenz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brandes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner von Gosen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP460.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38547.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15247" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duretz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01114909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KV9V1P1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duprat-Oualid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCZP5TB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452656v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synnove Elvevold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling J.K. Ravna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Nasipuri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP390.4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-4-1165-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00639605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32316.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00529451v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002602" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvevold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lepvrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002397" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moni&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinaro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Avigad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Andersen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rotaru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-002-0428-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HB11SJK1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10806" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3747" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3558" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3549" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11487" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11149" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03158674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16332" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12188" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979686v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8351" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01769801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Morgann Guenva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2018NE-310685" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822336v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pourhiet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmalholz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17384" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beyssac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04892372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelianna Bigot-Buschendorf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(26)" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098755v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Petrov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shokalsky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05368172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ba&#239;sset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arefeh Moarefvand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bogatu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagorevski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-01998-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Incel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burdette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta&#8208;maria Popescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Suc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez&#8208;moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14238" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kaatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Zertani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006572" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nielsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JMG.12510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir B. Andersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008906" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem B. Motra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keppler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Llorens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez Rivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Griera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinbach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.10.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Kj&#248;ll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.04.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45527.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Renner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115832" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(27)" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tegner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Piepjohn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lorenz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner von Gosen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP460.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15247" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38547.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01114909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000661" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KV9V1P1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duretz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duprat-Oualid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCZP5TB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452656v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synnove Elvevold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling J.K. Ravna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Nasipuri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP390.4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-4-1165-2012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00639605v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32316.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00529451v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002602" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401015v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvevold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lepvrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moni&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinaro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Avigad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Andersen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rotaru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-002-0428-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HB11SJK1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11126" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baisset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10806" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190093v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3747" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3558" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190074v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3549" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11487" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11149" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03158674v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16332" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12188" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8351" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979686v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11073" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01769801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Morgann Guenva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2018NE-310685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552749v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822336v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pourhiet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569549v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmalholz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17384" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622235v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zverev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Yano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12296" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113314v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Anderson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beyssac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023439v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04892372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelianna Bigot-Buschendorf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2018.2541(26)" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098755v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Petrov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shokalsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>