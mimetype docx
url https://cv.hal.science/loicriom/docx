--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Riom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Premier assistant à l’Université de Lausanne  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom est chargé de cours et premier assistant au STS Lab de l’Université de Lausanne, et enseigne à l’École polytechnique fédérale de Lausanne. Titulaire d’un doctorat en études des sciences et des techniques (Mines Paris, Université PSL), il a consacré sa </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’économisation des concerts intimistes et secrets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se situent à l’intersection de la sociologie des arts et de la culture, des Science and Technology Studies (STS) et de la sociologie économique. À partir d’une approche pragmatiste, il s’intéresse aux devenirs numériques de la culture et aux mutations de la production et de la circulation des contenus culturels. Ses travaux portent en particulier sur la plateformisation de la culture, le financement et la financiarisation des industries créatives et culturelles, ainsi que sur les transformations des marchés de la musique live. Ses recherches récentes explorent notamment l’émergence du secteur de la Music Tech, le capitalisme de plateformes et les logiques du capital-risque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses publications ont publié dans des revues de premier plan telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il a également coédité plusieurs ouvrages et numéros collectifs, dont </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe : Mélanges offerts à Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2024) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Comment passer à l’action ?]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rac/29419</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Revue d’anthropologie des connaissances, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, il a conduit et obtenu plusieurs mandats de recherche en partenariat avec des institutions suisses et internationales, parmi lesquelles le Centre National de la Musique (France), la Fondation CMA et PETZI. Depuis 2020, il est co-président de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS-CH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l’association suisse d’études des sciences, techniques et société, où il contribue au développement de réseaux internationaux en STS et au dialogue entre recherche et société civile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2015, il a reçu le prix jeune chercheur de l’IASPM (branche francophone d’Europe) pour un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">article</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> consacré à la circulation et à l’appropriation de l’indie rock par des groupes suisses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire compter la musique. Comment recomposer le live à travers le numérique (Sofar Sounds, 2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLM026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03435149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction de « Pouvoir, technologie et phénoménologie des conventions : être allergique aux oignons »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidizing ‘musiques actuelles’ in French-speaking Switzerland: mapping policy instruments and local arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Cosandey-Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Dunand Schlechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2454572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des préparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Vorbereitungen auf der Spur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a “Global Music Platform”: Platform Work in Light-Tech Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051241274658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of culture: financing and governance in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniv Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Felisberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauffroy-Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548963.2024.2432622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Trail of Preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring Readability: Framing and Overflowing in Writing Assistant Software for Biomedical Research Informed Consent Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241276262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras la pista de la preparación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A video or a flat fee?’ on the performances of concert fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2023.2225525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production audiovisuelle au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats, industrie et patrimoine culturel : panorama des enjeux pour la recherche sur la captation de concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Playing Music at Sofar Sounds: Some Elements of an Ethno(methodo)musicology of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud & Pierre Bataille, Vivre de la musique ? Enquête sur les musicien·ne·s et leurs carrières en Suisse romande (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 : 1, pp.228-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du social. À propos de : Denis-Constant Martin, « Plus que de la musique… » Musiques, sociétés et politique, Caraïbes, États-Unis, Afrique du Sud, Guichen, Melanie Seteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la poursuite des objets prescripteurs : modes de circulation de la musique dans les mondes du hardcore punk et de l’indie rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Alain-Muller-Loic-Riom.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six sociologues sur un (beau) bateau. L'esthétique comme passager clandestin dans un corpus photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’éthique en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.503-526. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.043.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Mazierska , Les Gillon & Tony Rigg (eds.), Popular Music in the Post-Digital Age : Politics, Economy, Culture and Technology, New-York, Bloomsbury, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eriksson, Rasmus Fleischer, Anna Johansson, Pelle Snickars et Patrick Vonderau, Spotify Teardown: Inside the Black Box of Streaming Music , Cambridge (Mass.) et Londres, MIT Press, 2019, ix-276 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°218 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.218.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'insécurité chez les personnes âgées : entre transformations de l'environnement et fragilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.139 - 156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sjs-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la programmation culturelle : Une enquête sur la mise en scène de la culture. À propos de Catherine Dutheil-Pessin et François Ribac, La Fabrique de la programmation culturelle, Paris, La Dispute, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon quartier a changé un peu, mais c’est moi qui ai aussi beaucoup changé ». Habiter la ville et y vieillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We’re very local, but we have international standards » : circulation et appropriation de l’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 : 1, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Gamba : Mémoire et immortalité aux temps du numérique. L'enjeu de nouveaux rituels de commémoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile ZIMMERMANN, Waves and Forms: Electronic Music Devices and Computer Encodings in China. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus on est vieux, plus on se protège » : le sentiment de sécurité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 71 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital research and methods for all(researchers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of French Interactionist Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/symb.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)former les patient.es à la recherche biomédicale : sociologie des documents d’information et de consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, Sociograph, 978-2-940386-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sustainability through Art, and vice-versa. Reflections on the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eric Moeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nune Nikoghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyne Sahakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schwegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Consumption Research and Action Initiative, 8, 2020, SustainableConsumptionTransitionsSeries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en Suisse sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherches sociologiques - Université de Genève, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°30, 2017, Sociograph - Sociological Research Studies, 978-2-940386-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're from Switzerland, that's a Chocolate Island in Sweden!” Comprendre l'indie rock du point de vue de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°28 2016, Sociograph - Sociological research studies, 978-2-940386-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thèse que l'on peut faire: esquisse (de ce que nous avons compris) d'un art du dépliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Value of Music? Some Preliminary Elements on the Emergence of the MusicTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestreamt, gelikt, flüchtig –schöne neue Kulturwelt? Digitalisierung und Kultur im Licht der Technikfolgenabschätzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 312, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748943815-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la musique en public : quelques réflexions à partir d'une ethnographie des soirées de Sofar Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2022, 2814306111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We got together through the sound of Pink Floyd » : Comprendre la diffusion transatlantique de l'indie rock à partir de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier; Lucas Le Texier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Musiques, 978-2-36441-406-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making music public. What would a sociology of live music promotion look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Anderton; Sergio Pisfil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Live Music. Gigs, Tours, Concerts and Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Focal Press, 2021, 9780367405038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Music at Sofar Sounds: Surprise, Attachment, and the Fan–Artist Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Barna &amp; Tamas Tofalvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Technology, and the Changing Media Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien dans l’objectif: Une enquête photo-participative sur l’expérience du vieillissement en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag, Jean-Pierre Durand, Christine Nouveau, Luca Palams, Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique: Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, pp.121-140, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “éthique visuelle” pour les usages de l'image dans l'enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Burton-Jeangros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique (en) pratique : la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, , 2017, Sociograph, 978-2-940386-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same name but different things? DIY practices in New England and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're from Switzerland, that's a chocolate island in Sweden&amp;quot;: understanding the situation of Swiss bands with regard to the indie rock rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique live et Génération Z. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNM Lab. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs de soutien aux musiques actuelles en Suisse romande :Cartographie et propositions d’instruments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Schlechten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation CMA et Petzi. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue des patient.es et exigences institutionnelles concernant les documents d’information et de consentement dans la recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'éthique en train de se faire : restitution d'un suivi sociologique du développement du logiciel Easytext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des pratiques d’écoutes musicale sous régime numérique : enquête qualitative sur les usages de l’espace musique de la bibliothèque de la Cité à Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et enjeux sécuritaires : perception des risques par les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève, Suisse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait du télégraphe en traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir : entretien avec Sophie Maisonneuve et Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, insécurité et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Riom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Premier assistant à l’Université de Lausanne  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom est chargé de cours et premier assistant au STS Lab de l’Université de Lausanne, et enseigne à l’École polytechnique fédérale de Lausanne. Titulaire d’un doctorat en études des sciences et des techniques (Mines Paris, Université PSL), il a consacré sa </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’économisation des concerts intimistes et secrets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se situent à l’intersection de la sociologie des arts et de la culture, des Science and Technology Studies (STS) et de la sociologie économique. À partir d’une approche pragmatiste, il s’intéresse aux devenirs numériques de la culture et aux mutations de la production et de la circulation des contenus culturels. Ses travaux portent en particulier sur la plateformisation de la culture, le financement et la financiarisation des industries créatives et culturelles, ainsi que sur les transformations des marchés de la musique live. Ses recherches récentes explorent notamment l’émergence du secteur de la Music Tech, le capitalisme de plateformes et les logiques du capital-risque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses publications ont publié dans des revues de premier plan telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il a également coédité plusieurs ouvrages et numéros collectifs, dont </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe : Mélanges offerts à Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2024) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Comment passer à l’action ?]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rac/29419</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Revue d’anthropologie des connaissances, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, il a conduit et obtenu plusieurs mandats de recherche en partenariat avec des institutions suisses et internationales, parmi lesquelles le Centre National de la Musique (France), la Fondation CMA et PETZI. Depuis 2020, il est co-président de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS-CH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l’association suisse d’études des sciences, techniques et société, où il contribue au développement de réseaux internationaux en STS et au dialogue entre recherche et société civile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2015, il a reçu le prix jeune chercheur de l’IASPM (branche francophone d’Europe) pour un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">article</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> consacré à la circulation et à l’appropriation de l’indie rock par des groupes suisses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire compter la musique. Comment recomposer le live à travers le numérique (Sofar Sounds, 2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLM026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03435149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction de « Pouvoir, technologie et phénoménologie des conventions : être allergique aux oignons »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidizing ‘musiques actuelles’ in French-speaking Switzerland: mapping policy instruments and local arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Cosandey-Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Dunand Schlechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2454572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of culture: financing and governance in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniv Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Felisberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauffroy-Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548963.2024.2432622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Vorbereitungen auf der Spur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a “Global Music Platform”: Platform Work in Light-Tech Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051241274658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des préparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Trail of Preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring Readability: Framing and Overflowing in Writing Assistant Software for Biomedical Research Informed Consent Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241276262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras la pista de la preparación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production audiovisuelle au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A video or a flat fee?’ on the performances of concert fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2023.2225525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats, industrie et patrimoine culturel : panorama des enjeux pour la recherche sur la captation de concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Playing Music at Sofar Sounds: Some Elements of an Ethno(methodo)musicology of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud & Pierre Bataille, Vivre de la musique ? Enquête sur les musicien·ne·s et leurs carrières en Suisse romande (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 : 1, pp.228-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du social. À propos de : Denis-Constant Martin, « Plus que de la musique… » Musiques, sociétés et politique, Caraïbes, États-Unis, Afrique du Sud, Guichen, Melanie Seteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Mazierska , Les Gillon & Tony Rigg (eds.), Popular Music in the Post-Digital Age : Politics, Economy, Culture and Technology, New-York, Bloomsbury, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six sociologues sur un (beau) bateau. L'esthétique comme passager clandestin dans un corpus photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’éthique en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.503-526. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.043.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la poursuite des objets prescripteurs : modes de circulation de la musique dans les mondes du hardcore punk et de l’indie rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Alain-Muller-Loic-Riom.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eriksson, Rasmus Fleischer, Anna Johansson, Pelle Snickars et Patrick Vonderau, Spotify Teardown: Inside the Black Box of Streaming Music , Cambridge (Mass.) et Londres, MIT Press, 2019, ix-276 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°218 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.218.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'insécurité chez les personnes âgées : entre transformations de l'environnement et fragilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.139 - 156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sjs-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la programmation culturelle : Une enquête sur la mise en scène de la culture. À propos de Catherine Dutheil-Pessin et François Ribac, La Fabrique de la programmation culturelle, Paris, La Dispute, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon quartier a changé un peu, mais c’est moi qui ai aussi beaucoup changé ». Habiter la ville et y vieillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We’re very local, but we have international standards » : circulation et appropriation de l’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 : 1, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Gamba : Mémoire et immortalité aux temps du numérique. L'enjeu de nouveaux rituels de commémoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile ZIMMERMANN, Waves and Forms: Electronic Music Devices and Computer Encodings in China. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus on est vieux, plus on se protège » : le sentiment de sécurité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 71 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital research and methods for all(researchers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of French Interactionist Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/symb.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)former les patient.es à la recherche biomédicale : sociologie des documents d’information et de consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, Sociograph, 978-2-940386-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sustainability through Art, and vice-versa. Reflections on the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eric Moeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nune Nikoghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyne Sahakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schwegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Consumption Research and Action Initiative, 8, 2020, SustainableConsumptionTransitionsSeries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en Suisse sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherches sociologiques - Université de Genève, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°30, 2017, Sociograph - Sociological Research Studies, 978-2-940386-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're from Switzerland, that's a Chocolate Island in Sweden!” Comprendre l'indie rock du point de vue de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°28 2016, Sociograph - Sociological research studies, 978-2-940386-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thèse que l'on peut faire: esquisse (de ce que nous avons compris) d'un art du dépliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Value of Music? Some Preliminary Elements on the Emergence of the MusicTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestreamt, gelikt, flüchtig –schöne neue Kulturwelt? Digitalisierung und Kultur im Licht der Technikfolgenabschätzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 312, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748943815-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la musique en public : quelques réflexions à partir d'une ethnographie des soirées de Sofar Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2022, 2814306111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We got together through the sound of Pink Floyd » : Comprendre la diffusion transatlantique de l'indie rock à partir de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier; Lucas Le Texier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Musiques, 978-2-36441-406-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making music public. What would a sociology of live music promotion look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Anderton; Sergio Pisfil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Live Music. Gigs, Tours, Concerts and Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Focal Press, 2021, 9780367405038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Music at Sofar Sounds: Surprise, Attachment, and the Fan–Artist Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Barna &amp; Tamas Tofalvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Technology, and the Changing Media Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien dans l’objectif: Une enquête photo-participative sur l’expérience du vieillissement en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag, Jean-Pierre Durand, Christine Nouveau, Luca Palams, Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique: Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, pp.121-140, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “éthique visuelle” pour les usages de l'image dans l'enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Burton-Jeangros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique (en) pratique : la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, , 2017, Sociograph, 978-2-940386-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same name but different things? DIY practices in New England and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're from Switzerland, that's a chocolate island in Sweden&amp;quot;: understanding the situation of Swiss bands with regard to the indie rock rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique live et Génération Z. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNM Lab. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs de soutien aux musiques actuelles en Suisse romande :Cartographie et propositions d’instruments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Schlechten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation CMA et Petzi. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue des patient.es et exigences institutionnelles concernant les documents d’information et de consentement dans la recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'éthique en train de se faire : restitution d'un suivi sociologique du développement du logiciel Easytext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des pratiques d’écoutes musicale sous régime numérique : enquête qualitative sur les usages de l’espace musique de la bibliothèque de la Cité à Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et enjeux sécuritaires : perception des risques par les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève, Suisse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait du télégraphe en traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir : entretien avec Sophie Maisonneuve et Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, insécurité et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/29419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sts-ch.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/5349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03435149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gouilhers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cosandey-Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Della Croce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Dunand Schlechten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2454572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tanferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051241274658" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Felisberto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauffroy-Naudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2024.2432622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241276262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2225525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Spanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Kimber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Radu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02196889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.043.0503" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0293" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Coll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/symb.122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485D1DBDA193EE76C03EEA29FB5F14FE925059E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Saenz Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/sciences-societe/socio/fr/publications/dernierespublications/sociograph-54-sociological-research-studies/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eric Moeschler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Nikoghosyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748943815-303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Devaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Schlechten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Odoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/29419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sts-ch.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/5349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03435149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gouilhers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cosandey-Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Della Croce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Dunand Schlechten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2454572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Felisberto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauffroy-Naudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2024.2432622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tanferri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9r" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051241274658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9q" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241276262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2225525" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Spanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Kimber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Radu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02196889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.043.0503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Coll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/symb.122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485D1DBDA193EE76C03EEA29FB5F14FE925059E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Saenz Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/sciences-societe/socio/fr/publications/dernierespublications/sociograph-54-sociological-research-studies/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eric Moeschler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Nikoghosyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748943815-303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Devaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Schlechten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Odoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>