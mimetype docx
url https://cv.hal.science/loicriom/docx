--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Riom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Premier assistant à l’Université de Lausanne  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom est chargé de cours et premier assistant au STS Lab de l’Université de Lausanne, et enseigne à l’École polytechnique fédérale de Lausanne. Titulaire d’un doctorat en études des sciences et des techniques (Mines Paris, Université PSL), il a consacré sa </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’économisation des concerts intimistes et secrets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se situent à l’intersection de la sociologie des arts et de la culture, des Science and Technology Studies (STS) et de la sociologie économique. À partir d’une approche pragmatiste, il s’intéresse aux devenirs numériques de la culture et aux mutations de la production et de la circulation des contenus culturels. Ses travaux portent en particulier sur la plateformisation de la culture, le financement et la financiarisation des industries créatives et culturelles, ainsi que sur les transformations des marchés de la musique live. Ses recherches récentes explorent notamment l’émergence du secteur de la Music Tech, le capitalisme de plateformes et les logiques du capital-risque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses publications ont publié dans des revues de premier plan telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il a également coédité plusieurs ouvrages et numéros collectifs, dont </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe : Mélanges offerts à Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2024) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Comment passer à l’action ?]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rac/29419</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Revue d’anthropologie des connaissances, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, il a conduit et obtenu plusieurs mandats de recherche en partenariat avec des institutions suisses et internationales, parmi lesquelles le Centre National de la Musique (France), la Fondation CMA et PETZI. Depuis 2020, il est co-président de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS-CH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l’association suisse d’études des sciences, techniques et société, où il contribue au développement de réseaux internationaux en STS et au dialogue entre recherche et société civile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2015, il a reçu le prix jeune chercheur de l’IASPM (branche francophone d’Europe) pour un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">article</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> consacré à la circulation et à l’appropriation de l’indie rock par des groupes suisses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire compter la musique. Comment recomposer le live à travers le numérique (Sofar Sounds, 2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLM026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03435149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction de « Pouvoir, technologie et phénoménologie des conventions : être allergique aux oignons »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidizing ‘musiques actuelles’ in French-speaking Switzerland: mapping policy instruments and local arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Cosandey-Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Dunand Schlechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2454572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of culture: financing and governance in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniv Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Felisberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauffroy-Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548963.2024.2432622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Vorbereitungen auf der Spur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a “Global Music Platform”: Platform Work in Light-Tech Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051241274658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des préparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Trail of Preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring Readability: Framing and Overflowing in Writing Assistant Software for Biomedical Research Informed Consent Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241276262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras la pista de la preparación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production audiovisuelle au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A video or a flat fee?’ on the performances of concert fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2023.2225525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats, industrie et patrimoine culturel : panorama des enjeux pour la recherche sur la captation de concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Playing Music at Sofar Sounds: Some Elements of an Ethno(methodo)musicology of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud & Pierre Bataille, Vivre de la musique ? Enquête sur les musicien·ne·s et leurs carrières en Suisse romande (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 : 1, pp.228-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du social. À propos de : Denis-Constant Martin, « Plus que de la musique… » Musiques, sociétés et politique, Caraïbes, États-Unis, Afrique du Sud, Guichen, Melanie Seteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Mazierska , Les Gillon & Tony Rigg (eds.), Popular Music in the Post-Digital Age : Politics, Economy, Culture and Technology, New-York, Bloomsbury, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six sociologues sur un (beau) bateau. L'esthétique comme passager clandestin dans un corpus photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’éthique en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.503-526. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.043.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la poursuite des objets prescripteurs : modes de circulation de la musique dans les mondes du hardcore punk et de l’indie rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Alain-Muller-Loic-Riom.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eriksson, Rasmus Fleischer, Anna Johansson, Pelle Snickars et Patrick Vonderau, Spotify Teardown: Inside the Black Box of Streaming Music , Cambridge (Mass.) et Londres, MIT Press, 2019, ix-276 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°218 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.218.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'insécurité chez les personnes âgées : entre transformations de l'environnement et fragilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.139 - 156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sjs-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la programmation culturelle : Une enquête sur la mise en scène de la culture. À propos de Catherine Dutheil-Pessin et François Ribac, La Fabrique de la programmation culturelle, Paris, La Dispute, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon quartier a changé un peu, mais c’est moi qui ai aussi beaucoup changé ». Habiter la ville et y vieillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We’re very local, but we have international standards » : circulation et appropriation de l’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 : 1, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Gamba : Mémoire et immortalité aux temps du numérique. L'enjeu de nouveaux rituels de commémoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile ZIMMERMANN, Waves and Forms: Electronic Music Devices and Computer Encodings in China. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus on est vieux, plus on se protège » : le sentiment de sécurité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 71 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital research and methods for all(researchers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of French Interactionist Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/symb.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)former les patient.es à la recherche biomédicale : sociologie des documents d’information et de consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, Sociograph, 978-2-940386-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sustainability through Art, and vice-versa. Reflections on the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eric Moeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nune Nikoghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyne Sahakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schwegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Consumption Research and Action Initiative, 8, 2020, SustainableConsumptionTransitionsSeries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en Suisse sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherches sociologiques - Université de Genève, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°30, 2017, Sociograph - Sociological Research Studies, 978-2-940386-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're from Switzerland, that's a Chocolate Island in Sweden!” Comprendre l'indie rock du point de vue de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°28 2016, Sociograph - Sociological research studies, 978-2-940386-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thèse que l'on peut faire: esquisse (de ce que nous avons compris) d'un art du dépliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Value of Music? Some Preliminary Elements on the Emergence of the MusicTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestreamt, gelikt, flüchtig –schöne neue Kulturwelt? Digitalisierung und Kultur im Licht der Technikfolgenabschätzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 312, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748943815-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la musique en public : quelques réflexions à partir d'une ethnographie des soirées de Sofar Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2022, 2814306111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We got together through the sound of Pink Floyd » : Comprendre la diffusion transatlantique de l'indie rock à partir de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier; Lucas Le Texier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Musiques, 978-2-36441-406-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making music public. What would a sociology of live music promotion look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Anderton; Sergio Pisfil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Live Music. Gigs, Tours, Concerts and Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Focal Press, 2021, 9780367405038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Music at Sofar Sounds: Surprise, Attachment, and the Fan–Artist Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Barna &amp; Tamas Tofalvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Technology, and the Changing Media Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien dans l’objectif: Une enquête photo-participative sur l’expérience du vieillissement en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag, Jean-Pierre Durand, Christine Nouveau, Luca Palams, Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique: Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, pp.121-140, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “éthique visuelle” pour les usages de l'image dans l'enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Burton-Jeangros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique (en) pratique : la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, , 2017, Sociograph, 978-2-940386-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same name but different things? DIY practices in New England and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're from Switzerland, that's a chocolate island in Sweden&amp;quot;: understanding the situation of Swiss bands with regard to the indie rock rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique live et Génération Z. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNM Lab. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs de soutien aux musiques actuelles en Suisse romande :Cartographie et propositions d’instruments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Schlechten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation CMA et Petzi. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue des patient.es et exigences institutionnelles concernant les documents d’information et de consentement dans la recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'éthique en train de se faire : restitution d'un suivi sociologique du développement du logiciel Easytext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des pratiques d’écoutes musicale sous régime numérique : enquête qualitative sur les usages de l’espace musique de la bibliothèque de la Cité à Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et enjeux sécuritaires : perception des risques par les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève, Suisse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait du télégraphe en traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir : entretien avec Sophie Maisonneuve et Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, insécurité et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Riom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Premier assistant à l’Université de Lausanne  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom est chargé de cours et premier assistant au STS Lab de l’Université de Lausanne, et enseigne à l’École polytechnique fédérale de Lausanne. Titulaire d’un doctorat en études des sciences et des techniques (Mines Paris, Université PSL), il a consacré sa </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’économisation des concerts intimistes et secrets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se situent à l’intersection de la sociologie des arts et de la culture, des Science and Technology Studies (STS) et de la sociologie économique. À partir d’une approche pragmatiste, il s’intéresse aux devenirs numériques de la culture et aux mutations de la production et de la circulation des contenus culturels. Ses travaux portent en particulier sur la plateformisation de la culture, le financement et la financiarisation des industries créatives et culturelles, ainsi que sur les transformations des marchés de la musique live. Ses recherches récentes explorent notamment l’émergence du secteur de la Music Tech, le capitalisme de plateformes et les logiques du capital-risque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses publications ont publié dans des revues de premier plan telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il a également coédité plusieurs ouvrages et numéros collectifs, dont </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe : Mélanges offerts à Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2024) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Comment passer à l’action ?]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rac/29419</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Revue d’anthropologie des connaissances, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, il a conduit et obtenu plusieurs mandats de recherche en partenariat avec des institutions suisses et internationales, parmi lesquelles le Centre National de la Musique (France), la Fondation CMA et PETZI. Depuis 2020, il est co-président de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS-CH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l’association suisse d’études des sciences, techniques et société, où il contribue au développement de réseaux internationaux en STS et au dialogue entre recherche et société civile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2015, il a reçu le prix jeune chercheur de l’IASPM (branche francophone d’Europe) pour un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">article</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> consacré à la circulation et à l’appropriation de l’indie rock par des groupes suisses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire compter la musique. Comment recomposer le live à travers le numérique (Sofar Sounds, 2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLM026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03435149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction de « Pouvoir, technologie et phénoménologie des conventions : être allergique aux oignons »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidizing ‘musiques actuelles’ in French-speaking Switzerland: mapping policy instruments and local arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Cosandey-Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Dunand Schlechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2454572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des préparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a “Global Music Platform”: Platform Work in Light-Tech Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051241274658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of culture: financing and governance in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniv Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Felisberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauffroy-Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548963.2024.2432622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Vorbereitungen auf der Spur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Trail of Preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring Readability: Framing and Overflowing in Writing Assistant Software for Biomedical Research Informed Consent Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241276262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras la pista de la preparación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A video or a flat fee?’ on the performances of concert fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2023.2225525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production audiovisuelle au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats, industrie et patrimoine culturel : panorama des enjeux pour la recherche sur la captation de concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Playing Music at Sofar Sounds: Some Elements of an Ethno(methodo)musicology of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud & Pierre Bataille, Vivre de la musique ? Enquête sur les musicien·ne·s et leurs carrières en Suisse romande (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 : 1, pp.228-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du social. À propos de : Denis-Constant Martin, « Plus que de la musique… » Musiques, sociétés et politique, Caraïbes, États-Unis, Afrique du Sud, Guichen, Melanie Seteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la poursuite des objets prescripteurs : modes de circulation de la musique dans les mondes du hardcore punk et de l’indie rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Alain-Muller-Loic-Riom.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Mazierska , Les Gillon & Tony Rigg (eds.), Popular Music in the Post-Digital Age : Politics, Economy, Culture and Technology, New-York, Bloomsbury, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six sociologues sur un (beau) bateau. L'esthétique comme passager clandestin dans un corpus photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’éthique en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.503-526. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.043.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eriksson, Rasmus Fleischer, Anna Johansson, Pelle Snickars et Patrick Vonderau, Spotify Teardown: Inside the Black Box of Streaming Music , Cambridge (Mass.) et Londres, MIT Press, 2019, ix-276 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°218 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.218.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'insécurité chez les personnes âgées : entre transformations de l'environnement et fragilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.139 - 156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sjs-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la programmation culturelle : Une enquête sur la mise en scène de la culture. À propos de Catherine Dutheil-Pessin et François Ribac, La Fabrique de la programmation culturelle, Paris, La Dispute, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon quartier a changé un peu, mais c’est moi qui ai aussi beaucoup changé ». Habiter la ville et y vieillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We’re very local, but we have international standards » : circulation et appropriation de l’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 : 1, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile ZIMMERMANN, Waves and Forms: Electronic Music Devices and Computer Encodings in China. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Gamba : Mémoire et immortalité aux temps du numérique. L'enjeu de nouveaux rituels de commémoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus on est vieux, plus on se protège » : le sentiment de sécurité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 71 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital research and methods for all(researchers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of French Interactionist Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/symb.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)former les patient.es à la recherche biomédicale : sociologie des documents d’information et de consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, Sociograph, 978-2-940386-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sustainability through Art, and vice-versa. Reflections on the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eric Moeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nune Nikoghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyne Sahakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schwegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Consumption Research and Action Initiative, 8, 2020, SustainableConsumptionTransitionsSeries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en Suisse sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherches sociologiques - Université de Genève, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°30, 2017, Sociograph - Sociological Research Studies, 978-2-940386-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're from Switzerland, that's a Chocolate Island in Sweden!” Comprendre l'indie rock du point de vue de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°28 2016, Sociograph - Sociological research studies, 978-2-940386-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thèse que l'on peut faire: esquisse (de ce que nous avons compris) d'un art du dépliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Value of Music? Some Preliminary Elements on the Emergence of the MusicTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestreamt, gelikt, flüchtig –schöne neue Kulturwelt? Digitalisierung und Kultur im Licht der Technikfolgenabschätzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 312, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748943815-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la musique en public : quelques réflexions à partir d'une ethnographie des soirées de Sofar Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2022, 2814306111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We got together through the sound of Pink Floyd » : Comprendre la diffusion transatlantique de l'indie rock à partir de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier; Lucas Le Texier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Musiques, 978-2-36441-406-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making music public. What would a sociology of live music promotion look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Anderton; Sergio Pisfil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Live Music. Gigs, Tours, Concerts and Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Focal Press, 2021, 9780367405038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Music at Sofar Sounds: Surprise, Attachment, and the Fan–Artist Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Barna &amp; Tamas Tofalvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Technology, and the Changing Media Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien dans l’objectif: Une enquête photo-participative sur l’expérience du vieillissement en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag, Jean-Pierre Durand, Christine Nouveau, Luca Palams, Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique: Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, pp.121-140, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “éthique visuelle” pour les usages de l'image dans l'enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Burton-Jeangros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique (en) pratique : la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, , 2017, Sociograph, 978-2-940386-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same name but different things? DIY practices in New England and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're from Switzerland, that's a chocolate island in Sweden&amp;quot;: understanding the situation of Swiss bands with regard to the indie rock rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique live et Génération Z. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNM Lab. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs de soutien aux musiques actuelles en Suisse romande :Cartographie et propositions d’instruments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Schlechten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation CMA et Petzi. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue des patient.es et exigences institutionnelles concernant les documents d’information et de consentement dans la recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'éthique en train de se faire : restitution d'un suivi sociologique du développement du logiciel Easytext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des pratiques d’écoutes musicale sous régime numérique : enquête qualitative sur les usages de l’espace musique de la bibliothèque de la Cité à Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et enjeux sécuritaires : perception des risques par les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève, Suisse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait du télégraphe en traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir : entretien avec Sophie Maisonneuve et Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, insécurité et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/29419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sts-ch.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/5349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03435149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gouilhers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cosandey-Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Della Croce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Dunand Schlechten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2454572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Felisberto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauffroy-Naudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2024.2432622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tanferri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9r" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051241274658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9q" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241276262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2225525" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Spanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Kimber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Radu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02196889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.043.0503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Coll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/symb.122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485D1DBDA193EE76C03EEA29FB5F14FE925059E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Saenz Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/sciences-societe/socio/fr/publications/dernierespublications/sociograph-54-sociological-research-studies/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eric Moeschler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Nikoghosyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748943815-303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Devaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Schlechten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Odoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/29419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sts-ch.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/5349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03435149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gouilhers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cosandey-Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Della Croce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Dunand Schlechten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2454572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tanferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051241274658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Felisberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauffroy-Naudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2024.2432622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241276262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2225525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Spanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Kimber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Radu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02196889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.043.0503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Coll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/symb.122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485D1DBDA193EE76C03EEA29FB5F14FE925059E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Saenz Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/sciences-societe/socio/fr/publications/dernierespublications/sociograph-54-sociological-research-studies/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eric Moeschler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Nikoghosyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748943815-303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Devaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Schlechten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Odoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>