--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Riom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Premier assistant à l’Université de Lausanne  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom est chargé de cours et premier assistant au STS Lab de l’Université de Lausanne, et enseigne à l’École polytechnique fédérale de Lausanne. Titulaire d’un doctorat en études des sciences et des techniques (Mines Paris, Université PSL), il a consacré sa </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’économisation des concerts intimistes et secrets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se situent à l’intersection de la sociologie des arts et de la culture, des Science and Technology Studies (STS) et de la sociologie économique. À partir d’une approche pragmatiste, il s’intéresse aux devenirs numériques de la culture et aux mutations de la production et de la circulation des contenus culturels. Ses travaux portent en particulier sur la plateformisation de la culture, le financement et la financiarisation des industries créatives et culturelles, ainsi que sur les transformations des marchés de la musique live. Ses recherches récentes explorent notamment l’émergence du secteur de la Music Tech, le capitalisme de plateformes et les logiques du capital-risque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses publications ont publié dans des revues de premier plan telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il a également coédité plusieurs ouvrages et numéros collectifs, dont </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe : Mélanges offerts à Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2024) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Comment passer à l’action ?]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rac/29419</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Revue d’anthropologie des connaissances, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, il a conduit et obtenu plusieurs mandats de recherche en partenariat avec des institutions suisses et internationales, parmi lesquelles le Centre National de la Musique (France), la Fondation CMA et PETZI. Depuis 2020, il est co-président de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS-CH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l’association suisse d’études des sciences, techniques et société, où il contribue au développement de réseaux internationaux en STS et au dialogue entre recherche et société civile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2015, il a reçu le prix jeune chercheur de l’IASPM (branche francophone d’Europe) pour un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">article</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> consacré à la circulation et à l’appropriation de l’indie rock par des groupes suisses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire compter la musique. Comment recomposer le live à travers le numérique (Sofar Sounds, 2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLM026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03435149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction de « Pouvoir, technologie et phénoménologie des conventions : être allergique aux oignons »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidizing ‘musiques actuelles’ in French-speaking Switzerland: mapping policy instruments and local arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Cosandey-Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Dunand Schlechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2454572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des préparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a “Global Music Platform”: Platform Work in Light-Tech Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051241274658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of culture: financing and governance in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniv Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Felisberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauffroy-Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548963.2024.2432622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Vorbereitungen auf der Spur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Trail of Preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring Readability: Framing and Overflowing in Writing Assistant Software for Biomedical Research Informed Consent Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241276262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras la pista de la preparación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A video or a flat fee?’ on the performances of concert fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2023.2225525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production audiovisuelle au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats, industrie et patrimoine culturel : panorama des enjeux pour la recherche sur la captation de concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Playing Music at Sofar Sounds: Some Elements of an Ethno(methodo)musicology of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud & Pierre Bataille, Vivre de la musique ? Enquête sur les musicien·ne·s et leurs carrières en Suisse romande (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 : 1, pp.228-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du social. À propos de : Denis-Constant Martin, « Plus que de la musique… » Musiques, sociétés et politique, Caraïbes, États-Unis, Afrique du Sud, Guichen, Melanie Seteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la poursuite des objets prescripteurs : modes de circulation de la musique dans les mondes du hardcore punk et de l’indie rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Alain-Muller-Loic-Riom.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Mazierska , Les Gillon & Tony Rigg (eds.), Popular Music in the Post-Digital Age : Politics, Economy, Culture and Technology, New-York, Bloomsbury, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six sociologues sur un (beau) bateau. L'esthétique comme passager clandestin dans un corpus photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’éthique en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.503-526. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.043.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eriksson, Rasmus Fleischer, Anna Johansson, Pelle Snickars et Patrick Vonderau, Spotify Teardown: Inside the Black Box of Streaming Music , Cambridge (Mass.) et Londres, MIT Press, 2019, ix-276 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°218 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.218.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'insécurité chez les personnes âgées : entre transformations de l'environnement et fragilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.139 - 156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sjs-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la programmation culturelle : Une enquête sur la mise en scène de la culture. À propos de Catherine Dutheil-Pessin et François Ribac, La Fabrique de la programmation culturelle, Paris, La Dispute, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon quartier a changé un peu, mais c’est moi qui ai aussi beaucoup changé ». Habiter la ville et y vieillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We’re very local, but we have international standards » : circulation et appropriation de l’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 : 1, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile ZIMMERMANN, Waves and Forms: Electronic Music Devices and Computer Encodings in China. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Gamba : Mémoire et immortalité aux temps du numérique. L'enjeu de nouveaux rituels de commémoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus on est vieux, plus on se protège » : le sentiment de sécurité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 71 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital research and methods for all(researchers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of French Interactionist Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/symb.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)former les patient.es à la recherche biomédicale : sociologie des documents d’information et de consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, Sociograph, 978-2-940386-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sustainability through Art, and vice-versa. Reflections on the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eric Moeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nune Nikoghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyne Sahakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schwegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Consumption Research and Action Initiative, 8, 2020, SustainableConsumptionTransitionsSeries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en Suisse sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherches sociologiques - Université de Genève, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°30, 2017, Sociograph - Sociological Research Studies, 978-2-940386-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're from Switzerland, that's a Chocolate Island in Sweden!” Comprendre l'indie rock du point de vue de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°28 2016, Sociograph - Sociological research studies, 978-2-940386-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thèse que l'on peut faire: esquisse (de ce que nous avons compris) d'un art du dépliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Value of Music? Some Preliminary Elements on the Emergence of the MusicTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestreamt, gelikt, flüchtig –schöne neue Kulturwelt? Digitalisierung und Kultur im Licht der Technikfolgenabschätzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 312, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748943815-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la musique en public : quelques réflexions à partir d'une ethnographie des soirées de Sofar Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2022, 2814306111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We got together through the sound of Pink Floyd » : Comprendre la diffusion transatlantique de l'indie rock à partir de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier; Lucas Le Texier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Musiques, 978-2-36441-406-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making music public. What would a sociology of live music promotion look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Anderton; Sergio Pisfil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Live Music. Gigs, Tours, Concerts and Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Focal Press, 2021, 9780367405038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Music at Sofar Sounds: Surprise, Attachment, and the Fan–Artist Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Barna &amp; Tamas Tofalvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Technology, and the Changing Media Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien dans l’objectif: Une enquête photo-participative sur l’expérience du vieillissement en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag, Jean-Pierre Durand, Christine Nouveau, Luca Palams, Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique: Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, pp.121-140, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “éthique visuelle” pour les usages de l'image dans l'enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Burton-Jeangros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique (en) pratique : la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, , 2017, Sociograph, 978-2-940386-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same name but different things? DIY practices in New England and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're from Switzerland, that's a chocolate island in Sweden&amp;quot;: understanding the situation of Swiss bands with regard to the indie rock rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique live et Génération Z. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNM Lab. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs de soutien aux musiques actuelles en Suisse romande :Cartographie et propositions d’instruments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Schlechten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation CMA et Petzi. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue des patient.es et exigences institutionnelles concernant les documents d’information et de consentement dans la recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'éthique en train de se faire : restitution d'un suivi sociologique du développement du logiciel Easytext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des pratiques d’écoutes musicale sous régime numérique : enquête qualitative sur les usages de l’espace musique de la bibliothèque de la Cité à Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et enjeux sécuritaires : perception des risques par les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève, Suisse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait du télégraphe en traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir : entretien avec Sophie Maisonneuve et Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, insécurité et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Riom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Premier assistant à l’Université de Lausanne  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Riom est chargé de cours et premier assistant au STS Lab de l’Université de Lausanne, et enseigne à l’École polytechnique fédérale de Lausanne. Titulaire d’un doctorat en études des sciences et des techniques (Mines Paris, Université PSL), il a consacré sa </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’économisation des concerts intimistes et secrets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se situent à l’intersection de la sociologie des arts et de la culture, des Science and Technology Studies (STS) et de la sociologie économique. À partir d’une approche pragmatiste, il s’intéresse aux devenirs numériques de la culture et aux mutations de la production et de la circulation des contenus culturels. Ses travaux portent en particulier sur la plateformisation de la culture, le financement et la financiarisation des industries créatives et culturelles, ainsi que sur les transformations des marchés de la musique live. Ses recherches récentes explorent notamment l’émergence du secteur de la Music Tech, le capitalisme de plateformes et les logiques du capital-risque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses publications ont publié dans des revues de premier plan telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il a également coédité plusieurs ouvrages et numéros collectifs, dont </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe : Mélanges offerts à Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2024) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Comment passer à l’action ?]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rac/29419</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Revue d’anthropologie des connaissances, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, il a conduit et obtenu plusieurs mandats de recherche en partenariat avec des institutions suisses et internationales, parmi lesquelles le Centre National de la Musique (France), la Fondation CMA et PETZI. Depuis 2020, il est co-président de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS-CH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l’association suisse d’études des sciences, techniques et société, où il contribue au développement de réseaux internationaux en STS et au dialogue entre recherche et société civile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2015, il a reçu le prix jeune chercheur de l’IASPM (branche francophone d’Europe) pour un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">article</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> consacré à la circulation et à l’appropriation de l’indie rock par des groupes suisses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire compter la musique. Comment recomposer le live à travers le numérique (Sofar Sounds, 2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLM026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03435149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction de « Pouvoir, technologie et phénoménologie des conventions : être allergique aux oignons »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidizing ‘musiques actuelles’ in French-speaking Switzerland: mapping policy instruments and local arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Cosandey-Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Dunand Schlechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2454572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des préparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of culture: financing and governance in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniv Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Felisberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauffroy-Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548963.2024.2432622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Vorbereitungen auf der Spur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a “Global Music Platform”: Platform Work in Light-Tech Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051241274658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Trail of Preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring Readability: Framing and Overflowing in Writing Assistant Software for Biomedical Research Informed Consent Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439241276262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras la pista de la preparación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tanferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Playing Music at Sofar Sounds: Some Elements of an Ethno(methodo)musicology of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A video or a flat fee?’ on the performances of concert fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2023.2225525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production audiovisuelle au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats, industrie et patrimoine culturel : panorama des enjeux pour la recherche sur la captation de concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Spanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud & Pierre Bataille, Vivre de la musique ? Enquête sur les musicien·ne·s et leurs carrières en Suisse romande (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 : 1, pp.228-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du social. À propos de : Denis-Constant Martin, « Plus que de la musique… » Musiques, sociétés et politique, Caraïbes, États-Unis, Afrique du Sud, Guichen, Melanie Seteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la poursuite des objets prescripteurs : modes de circulation de la musique dans les mondes du hardcore punk et de l’indie rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Alain-Muller-Loic-Riom.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Mazierska , Les Gillon & Tony Rigg (eds.), Popular Music in the Post-Digital Age : Politics, Economy, Culture and Technology, New-York, Bloomsbury, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six sociologues sur un (beau) bateau. L'esthétique comme passager clandestin dans un corpus photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’éthique en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.503-526. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.043.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eriksson, Rasmus Fleischer, Anna Johansson, Pelle Snickars et Patrick Vonderau, Spotify Teardown: Inside the Black Box of Streaming Music , Cambridge (Mass.) et Londres, MIT Press, 2019, ix-276 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°218 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.218.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare and Big data: Digital Specters and Phantom Objects. Mary F. E. Ebeling, New York: Palgrave Macmillan, 2016, xiii-170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.042.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'insécurité chez les personnes âgées : entre transformations de l'environnement et fragilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.139 - 156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sjs-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la programmation culturelle : Une enquête sur la mise en scène de la culture. À propos de Catherine Dutheil-Pessin et François Ribac, La Fabrique de la programmation culturelle, Paris, La Dispute, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon quartier a changé un peu, mais c’est moi qui ai aussi beaucoup changé ». Habiter la ville et y vieillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We’re very local, but we have international standards » : circulation et appropriation de l’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 : 1, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Gamba : Mémoire et immortalité aux temps du numérique. L'enjeu de nouveaux rituels de commémoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile ZIMMERMANN, Waves and Forms: Electronic Music Devices and Computer Encodings in China. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital research and methods for all(researchers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus on est vieux, plus on se protège » : le sentiment de sécurité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 71 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of French Interactionist Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/symb.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)former les patient.es à la recherche biomédicale : sociologie des documents d’information et de consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, Sociograph, 978-2-940386-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sustainability through Art, and vice-versa. Reflections on the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eric Moeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nune Nikoghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyne Sahakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schwegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Consumption Research and Action Initiative, 8, 2020, SustainableConsumptionTransitionsSeries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en Suisse sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherches sociologiques - Université de Genève, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°30, 2017, Sociograph - Sociological Research Studies, 978-2-940386-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're from Switzerland, that's a Chocolate Island in Sweden!” Comprendre l'indie rock du point de vue de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Genève, n°28 2016, Sociograph - Sociological research studies, 978-2-940386-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thèse que l'on peut faire: esquisse (de ce que nous avons compris) d'un art du dépliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur ce qui se passe. Mélanges offerts à Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2024, 978-2-38542-527-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Value of Music? Some Preliminary Elements on the Emergence of the MusicTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestreamt, gelikt, flüchtig –schöne neue Kulturwelt? Digitalisierung und Kultur im Licht der Technikfolgenabschätzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 312, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748943815-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la musique en public : quelques réflexions à partir d'une ethnographie des soirées de Sofar Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2022, 2814306111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We got together through the sound of Pink Floyd » : Comprendre la diffusion transatlantique de l'indie rock à partir de six groupes suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier; Lucas Le Texier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Musiques, 978-2-36441-406-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making music public. What would a sociology of live music promotion look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Anderton; Sergio Pisfil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Live Music. Gigs, Tours, Concerts and Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Focal Press, 2021, 9780367405038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Music at Sofar Sounds: Surprise, Attachment, and the Fan–Artist Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Barna &amp; Tamas Tofalvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Technology, and the Changing Media Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien dans l’objectif: Une enquête photo-participative sur l’expérience du vieillissement en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag, Jean-Pierre Durand, Christine Nouveau, Luca Palams, Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique: Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, pp.121-140, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same name but different things? DIY practices in New England and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “éthique visuelle” pour les usages de l'image dans l'enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Burton-Jeangros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique (en) pratique : la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, , 2017, Sociograph, 978-2-940386-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're from Switzerland, that's a chocolate island in Sweden&amp;quot;: understanding the situation of Swiss bands with regard to the indie rock rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keep it Simple, Make it Fast! An approach to underground music scenes (vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique live et Génération Z. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNM Lab. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs de soutien aux musiques actuelles en Suisse romande :Cartographie et propositions d’instruments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Schlechten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation CMA et Petzi. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue des patient.es et exigences institutionnelles concernant les documents d’information et de consentement dans la recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Saenz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Amoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l'éthique en train de se faire : restitution d'un suivi sociologique du développement du logiciel Easytext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gouilhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des pratiques d’écoutes musicale sous régime numérique : enquête qualitative sur les usages de l’espace musique de la bibliothèque de la Cité à Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et enjeux sécuritaires : perception des risques par les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Genève, Suisse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait du télégraphe en traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir : entretien avec Sophie Maisonneuve et Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, insécurité et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Burton-Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Kimber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Riom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/29419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sts-ch.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/5349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03435149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gouilhers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cosandey-Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Della Croce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Dunand Schlechten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2454572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tanferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051241274658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Felisberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauffroy-Naudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2024.2432622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241276262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2225525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Spanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Kimber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Radu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02196889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.043.0503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Coll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/symb.122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485D1DBDA193EE76C03EEA29FB5F14FE925059E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Saenz Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/sciences-societe/socio/fr/publications/dernierespublications/sociograph-54-sociological-research-studies/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eric Moeschler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Nikoghosyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748943815-303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Devaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Schlechten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Odoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/enqueter-sur-ce-qui-se-passe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/29419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sts-ch.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/volume/5349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03435149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gouilhers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cosandey-Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Della Croce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Dunand Schlechten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2454572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tanferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997844v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Felisberto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauffroy-Naudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2024.2432622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051241274658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241276262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2225525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Spanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21823" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Kimber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Radu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02196889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.043.0503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Coll" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/symb.122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485D1DBDA193EE76C03EEA29FB5F14FE925059E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Saenz Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/sciences-societe/socio/fr/publications/dernierespublications/sociograph-54-sociological-research-studies/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eric Moeschler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Nikoghosyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748943815-303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Devaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Schlechten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Odoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03086390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>