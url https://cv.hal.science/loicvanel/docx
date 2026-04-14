--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Vanel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of institute of Light and Matter (2016-present).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Matter thematic axis animator (2013-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liquid & Interfaces Team co-supervisor (2012-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision or co-supervision of 15 PhD students (12 completed) and 4 Post-Docs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary and priming pressures control the penetration of yield-stress fluids through non-wetting 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (42), pp.8140-8147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00759C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of plasticity accompanying Hydrogen induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (73), pp.28567-28582. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Laure Ornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed Cantilever Apparatus for Mechanics and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Tateno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (12), pp.125603. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ac1c1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vincent-Dospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-to-quasibrittle transition in creep rupture of 2D disordered elastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5), pp.053301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab11de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Sheared Granular Matter Reproduces in Detail Seismicity Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy Dit Vehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (21), pp.218501. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.218501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to simulate low-severity wear conditions experienced by rubber tire materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410-411, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Cracks Obey a Multiscale Attractive to Repulsive Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émeline Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Biben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.255501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.255501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granular Experiment Approach To Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Maloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy of a Stretched Polymer Glass: Heterogeneous Dynamics and Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pérez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cottinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crauste-Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (10), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Channel Setup to Study Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measur.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/12/125601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsion and Attraction between a Pair of Cracks in a Plastic Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Miksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (20), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.205501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Structure of a Granular Medium through Ballistic Sound Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (9), pp.098001. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Monitoring Reveals Aftershocks in Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menka Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (11), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.115502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical mechanisms of fatigue in neat polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Mechanisms of Fatigue in Neat Polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time damage under creep experiments in disordered materials: Transition from exponential to logarithmic fracture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13034-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rotary tribometer to study the wear of reinforced rubber materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Mané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306 (1-2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth dynamics in filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Light from Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (15), pp.154301. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.154301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tear Rotation on Ultimate Strength in Reinforced Natural Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.7006 - 7015. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma2010926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softening Induced Instability of a Stretched Cohesive Granular Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of crackling noise: conditions on power law scaling correlated with fracture precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (01), pp.P01018. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response and fracture dynamics of polymeric foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the strain-induced martensitic transformation by acoustic emission monitoring in 304L austenitic stainless steel: Identification of the AE signature of the martensitic transformation and power-law statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Shaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Courbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fracture Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Jørgen Måløy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), pp.016104. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Surfaces as Multiscaling Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bouchbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.055509. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile test, influence of temperature and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.87. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-0051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical statistics in rupture of fibrous materials : experiments and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (9), pp.095505. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.095505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical statistics in rupture of fibrous materials: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.095505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque français de mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set up to study the micro-mechanisms of stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dark Matter to Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. F. Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile and creep tests: influence of temperature and density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING RUBBER WEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevenet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2019/0242800 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motion of the freely falling chain tip. Force measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Géminard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00176192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth : models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00138774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'équilibre mécanique d'un milieu granulaire : exemples du silo et du tas de sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Vanel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of institute of Light and Matter (2016-present).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Matter thematic axis animator (2013-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liquid & Interfaces Team co-supervisor (2012-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision or co-supervision of 15 PhD students (12 completed) and 4 Post-Docs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary and priming pressures control the penetration of yield-stress fluids through non-wetting 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (42), pp.8140-8147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00759C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of plasticity accompanying Hydrogen induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (73), pp.28567-28582. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Laure Ornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed Cantilever Apparatus for Mechanics and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Tateno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (12), pp.125603. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ac1c1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vincent-Dospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-to-quasibrittle transition in creep rupture of 2D disordered elastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5), pp.053301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab11de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Sheared Granular Matter Reproduces in Detail Seismicity Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy Dit Vehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (21), pp.218501. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.218501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to simulate low-severity wear conditions experienced by rubber tire materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410-411, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Cracks Obey a Multiscale Attractive to Repulsive Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émeline Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Biben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.255501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.255501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granular Experiment Approach To Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Maloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy of a Stretched Polymer Glass: Heterogeneous Dynamics and Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pérez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cottinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crauste-Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (10), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Channel Setup to Study Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measur.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/12/125601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsion and Attraction between a Pair of Cracks in a Plastic Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Miksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (20), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.205501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Structure of a Granular Medium through Ballistic Sound Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (9), pp.098001. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Monitoring Reveals Aftershocks in Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menka Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (11), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.115502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Mechanisms of Fatigue in Neat Polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time damage under creep experiments in disordered materials: Transition from exponential to logarithmic fracture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13034-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rotary tribometer to study the wear of reinforced rubber materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Mané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306 (1-2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth dynamics in filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Light from Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (15), pp.154301. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.154301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tear Rotation on Ultimate Strength in Reinforced Natural Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.7006 - 7015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma2010926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softening Induced Instability of a Stretched Cohesive Granular Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of crackling noise: conditions on power law scaling correlated with fracture precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (01), pp.P01018. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response and fracture dynamics of polymeric foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the strain-induced martensitic transformation by acoustic emission monitoring in 304L austenitic stainless steel: Identification of the AE signature of the martensitic transformation and power-law statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Shaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Courbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fracture Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Jørgen Måløy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), pp.016104. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Surfaces as Multiscaling Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bouchbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.055509. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile test, influence of temperature and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.87. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-0051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical statistics in rupture of fibrous materials : experiments and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (9), pp.095505. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.095505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical statistics in rupture of fibrous materials: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.095505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque français de mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set up to study the micro-mechanisms of stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dark Matter to Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. F. Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile and creep tests: influence of temperature and density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING RUBBER WEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevenet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2019/0242800 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motion of the freely falling chain tip. Force measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Géminard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00176192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth : models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00138774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'équilibre mécanique d'un milieu granulaire : exemples du silo et du tas de sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourgade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00759C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Tateno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac1c1d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab11de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lherminier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.218501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;meline Schwaab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.255501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Maloy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P&#233;rez-Aparicio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cottinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tantot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/12/125601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Miksic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvanny Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727331v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.098001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727333v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menka Stojanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.115502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Long" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500256x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Odoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Long" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13034-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mu&#241;oz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.154301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gabrielle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2010926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528977v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.208001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vigier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5607C7E1B3CBA1718DC34BAA51D43F384276249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Shaira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courbon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.04.068" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bouchbinder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.055509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-0051-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Stermann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. F. Di Stefano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vigier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176192v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138774v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourgade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00759C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Tateno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac1c1d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab11de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lherminier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.218501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;meline Schwaab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.255501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Maloy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P&#233;rez-Aparicio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cottinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tantot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/12/125601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Miksic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvanny Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727331v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.098001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727333v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menka Stojanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.115502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Odoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500256x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Long" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13034-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mu&#241;oz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.154301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gabrielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2010926" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528977v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.208001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vigier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5607C7E1B3CBA1718DC34BAA51D43F384276249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727370v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Shaira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courbon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.04.068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016104" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bouchbinder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.055509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-0051-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095505" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Stermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. F. Di Stefano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_23" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>