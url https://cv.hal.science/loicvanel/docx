--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Vanel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of institute of Light and Matter (2016-present).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Matter thematic axis animator (2013-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liquid & Interfaces Team co-supervisor (2012-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision or co-supervision of 15 PhD students (12 completed) and 4 Post-Docs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary and priming pressures control the penetration of yield-stress fluids through non-wetting 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (42), pp.8140-8147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00759C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of plasticity accompanying Hydrogen induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (73), pp.28567-28582. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Laure Ornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed Cantilever Apparatus for Mechanics and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Tateno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (12), pp.125603. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ac1c1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vincent-Dospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-to-quasibrittle transition in creep rupture of 2D disordered elastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5), pp.053301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab11de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Sheared Granular Matter Reproduces in Detail Seismicity Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy Dit Vehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (21), pp.218501. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.218501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to simulate low-severity wear conditions experienced by rubber tire materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410-411, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Cracks Obey a Multiscale Attractive to Repulsive Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émeline Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Biben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.255501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.255501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granular Experiment Approach To Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Maloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy of a Stretched Polymer Glass: Heterogeneous Dynamics and Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pérez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cottinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crauste-Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (10), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Channel Setup to Study Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measur.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/12/125601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsion and Attraction between a Pair of Cracks in a Plastic Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Miksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (20), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.205501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Structure of a Granular Medium through Ballistic Sound Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (9), pp.098001. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Monitoring Reveals Aftershocks in Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menka Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (11), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.115502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Mechanisms of Fatigue in Neat Polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time damage under creep experiments in disordered materials: Transition from exponential to logarithmic fracture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13034-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rotary tribometer to study the wear of reinforced rubber materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Mané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306 (1-2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth dynamics in filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Light from Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (15), pp.154301. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.154301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tear Rotation on Ultimate Strength in Reinforced Natural Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.7006 - 7015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma2010926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softening Induced Instability of a Stretched Cohesive Granular Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of crackling noise: conditions on power law scaling correlated with fracture precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (01), pp.P01018. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response and fracture dynamics of polymeric foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the strain-induced martensitic transformation by acoustic emission monitoring in 304L austenitic stainless steel: Identification of the AE signature of the martensitic transformation and power-law statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Shaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Courbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fracture Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Jørgen Måløy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), pp.016104. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Surfaces as Multiscaling Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bouchbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.055509. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile test, influence of temperature and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.87. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-0051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical statistics in rupture of fibrous materials : experiments and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (9), pp.095505. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.095505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical statistics in rupture of fibrous materials: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.095505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque français de mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set up to study the micro-mechanisms of stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dark Matter to Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. F. Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile and creep tests: influence of temperature and density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING RUBBER WEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevenet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2019/0242800 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motion of the freely falling chain tip. Force measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Géminard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00176192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth : models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00138774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'équilibre mécanique d'un milieu granulaire : exemples du silo et du tas de sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Vanel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of institute of Light and Matter (2016-present).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Matter thematic axis animator (2013-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liquid & Interfaces Team co-supervisor (2012-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision or co-supervision of 15 PhD students (12 completed) and 4 Post-Docs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary and priming pressures control the penetration of yield-stress fluids through non-wetting 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (42), pp.8140-8147. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00759C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of plasticity accompanying Hydrogen induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (73), pp.28567-28582. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Laure Ornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed Cantilever Apparatus for Mechanics and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Tateno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (12), pp.125603. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ac1c1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vincent-Dospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-to-quasibrittle transition in creep rupture of 2D disordered elastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5), pp.053301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab11de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Sheared Granular Matter Reproduces in Detail Seismicity Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy Dit Vehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (21), pp.218501. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.218501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to simulate low-severity wear conditions experienced by rubber tire materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410-411, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Cracks Obey a Multiscale Attractive to Repulsive Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émeline Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Biben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.255501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.255501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granular Experiment Approach To Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Maloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy of a Stretched Polymer Glass: Heterogeneous Dynamics and Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pérez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cottinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crauste-Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (10), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Channel Setup to Study Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measur.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/12/125601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsion and Attraction between a Pair of Cracks in a Plastic Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Miksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (20), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.205501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Mechanisms of Fatigue in Neat Polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Monitoring Reveals Aftershocks in Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menka Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (11), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.115502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Structure of a Granular Medium through Ballistic Sound Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (9), pp.098001. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rotary tribometer to study the wear of reinforced rubber materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Mané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306 (1-2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth dynamics in filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Light from Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (15), pp.154301. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.154301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time damage under creep experiments in disordered materials: Transition from exponential to logarithmic fracture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13034-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tear Rotation on Ultimate Strength in Reinforced Natural Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.7006 - 7015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma2010926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softening Induced Instability of a Stretched Cohesive Granular Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response and fracture dynamics of polymeric foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of crackling noise: conditions on power law scaling correlated with fracture precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (01), pp.P01018. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the strain-induced martensitic transformation by acoustic emission monitoring in 304L austenitic stainless steel: Identification of the AE signature of the martensitic transformation and power-law statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Shaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Courbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fracture Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Jørgen Måløy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), pp.016104. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Surfaces as Multiscaling Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bouchbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.055509. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile test, influence of temperature and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.87. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-0051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical statistics in rupture of fibrous materials : experiments and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (9), pp.095505. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.095505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical statistics in rupture of fibrous materials: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.095505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque français de mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set up to study the micro-mechanisms of stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dark Matter to Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. F. Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile and creep tests: influence of temperature and density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING RUBBER WEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevenet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2019/0242800 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth : models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00138774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motion of the freely falling chain tip. Force measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Géminard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00176192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'équilibre mécanique d'un milieu granulaire : exemples du silo et du tas de sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourgade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00759C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Tateno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac1c1d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab11de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lherminier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.218501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;meline Schwaab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.255501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Maloy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P&#233;rez-Aparicio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cottinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tantot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/12/125601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Miksic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvanny Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727331v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.098001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727333v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menka Stojanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.115502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Odoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500256x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Long" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13034-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mu&#241;oz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.154301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gabrielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2010926" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528977v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.208001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vigier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5607C7E1B3CBA1718DC34BAA51D43F384276249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727370v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Shaira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courbon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.04.068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016104" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bouchbinder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.055509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-0051-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095505" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Stermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. F. Di Stefano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_23" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourgade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00759C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Tateno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac1c1d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab11de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lherminier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.218501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;meline Schwaab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.255501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Maloy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P&#233;rez-Aparicio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cottinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tantot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/12/125601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Miksic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvanny Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Odoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500256x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menka Stojanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.115502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727331v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.098001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mu&#241;oz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.154301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Long" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13034-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gabrielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2010926" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528977v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.208001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727370v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vigier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5607C7E1B3CBA1718DC34BAA51D43F384276249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Shaira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.04.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bouchbinder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.055509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-0051-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095505" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Stermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. F. Di Stefano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_23" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>