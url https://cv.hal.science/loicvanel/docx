--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Vanel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of institute of Light and Matter (2016-present).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Matter thematic axis animator (2013-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liquid & Interfaces Team co-supervisor (2012-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision or co-supervision of 15 PhD students (12 completed) and 4 Post-Docs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary and priming pressures control the penetration of yield-stress fluids through non-wetting 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (42), pp.8140-8147. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00759C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of plasticity accompanying Hydrogen induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (73), pp.28567-28582. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Laure Ornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed Cantilever Apparatus for Mechanics and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Tateno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (12), pp.125603. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ac1c1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vincent-Dospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-to-quasibrittle transition in creep rupture of 2D disordered elastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5), pp.053301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab11de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Sheared Granular Matter Reproduces in Detail Seismicity Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy Dit Vehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (21), pp.218501. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.218501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to simulate low-severity wear conditions experienced by rubber tire materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410-411, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Cracks Obey a Multiscale Attractive to Repulsive Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émeline Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Biben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.255501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.255501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granular Experiment Approach To Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Maloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy of a Stretched Polymer Glass: Heterogeneous Dynamics and Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pérez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cottinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crauste-Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (10), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Channel Setup to Study Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measur.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/12/125601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsion and Attraction between a Pair of Cracks in a Plastic Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Miksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (20), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.205501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Mechanisms of Fatigue in Neat Polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Monitoring Reveals Aftershocks in Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menka Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (11), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.115502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Structure of a Granular Medium through Ballistic Sound Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (9), pp.098001. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rotary tribometer to study the wear of reinforced rubber materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Mané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306 (1-2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth dynamics in filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Light from Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (15), pp.154301. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.154301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time damage under creep experiments in disordered materials: Transition from exponential to logarithmic fracture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13034-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tear Rotation on Ultimate Strength in Reinforced Natural Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.7006 - 7015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma2010926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softening Induced Instability of a Stretched Cohesive Granular Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response and fracture dynamics of polymeric foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of crackling noise: conditions on power law scaling correlated with fracture precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (01), pp.P01018. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the strain-induced martensitic transformation by acoustic emission monitoring in 304L austenitic stainless steel: Identification of the AE signature of the martensitic transformation and power-law statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Shaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Courbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fracture Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Jørgen Måløy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), pp.016104. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Surfaces as Multiscaling Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bouchbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.055509. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile test, influence of temperature and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.87. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-0051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical statistics in rupture of fibrous materials : experiments and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (9), pp.095505. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.095505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical statistics in rupture of fibrous materials: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.095505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque français de mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set up to study the micro-mechanisms of stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dark Matter to Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. F. Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile and creep tests: influence of temperature and density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING RUBBER WEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevenet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2019/0242800 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth : models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00138774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motion of the freely falling chain tip. Force measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Géminard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00176192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'équilibre mécanique d'un milieu granulaire : exemples du silo et du tas de sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Vanel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of institute of Light and Matter (2016-present).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Matter thematic axis animator (2013-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liquid & Interfaces Team co-supervisor (2012-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision or co-supervision of 15 PhD students (12 completed) and 4 Post-Docs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging in the flow dynamics of dense suspensions of contactless microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024307. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dy9b-88v7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary and priming pressures control the penetration of yield-stress fluids through non-wetting 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (42), pp.8140-8147. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00759C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of plasticity accompanying Hydrogen induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (73), pp.28567-28582. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Laure Ornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed Cantilever Apparatus for Mechanics and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Tateno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leocmach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (12), pp.125603. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ac1c1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vincent-Dospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-to-quasibrittle transition in creep rupture of 2D disordered elastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5), pp.053301. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab11de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Sheared Granular Matter Reproduces in Detail Seismicity Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy Dit Vehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (21), pp.218501. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.218501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to simulate low-severity wear conditions experienced by rubber tire materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410-411, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Cracks Obey a Multiscale Attractive to Repulsive Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émeline Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Biben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.255501. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.255501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granular Experiment Approach To Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Maloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy of a Stretched Polymer Glass: Heterogeneous Dynamics and Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pérez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cottinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crauste-Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (10), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Channel Setup to Study Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measur.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/12/125601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsion and Attraction between a Pair of Cracks in a Plastic Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Miksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (20), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.205501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Monitoring Reveals Aftershocks in Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menka Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (11), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.115502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Structure of a Granular Medium through Ballistic Sound Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (9), pp.098001. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Mechanisms of Fatigue in Neat Polyamide 6,6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mourglia-Seignobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Odoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.3880-3894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500256x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rotary tribometer to study the wear of reinforced rubber materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Mané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306 (1-2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth dynamics in filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Light from Fractures in Scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (15), pp.154301. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.154301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time damage under creep experiments in disordered materials: Transition from exponential to logarithmic fracture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13034-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tear Rotation on Ultimate Strength in Reinforced Natural Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier R. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.7006 - 7015. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma2010926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softening Induced Instability of a Stretched Cohesive Granular Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of crackling noise: conditions on power law scaling correlated with fracture precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (01), pp.P01018. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response and fracture dynamics of polymeric foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the strain-induced martensitic transformation by acoustic emission monitoring in 304L austenitic stainless steel: Identification of the AE signature of the martensitic transformation and power-law statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Shaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Courbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fracture Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Jørgen Måløy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), pp.016104. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Surfaces as Multiscaling Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bouchbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.055509. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile test, influence of temperature and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.87. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-0051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical statistics in rupture of fibrous materials : experiments and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (9), pp.095505. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.095505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical statistics in rupture of fibrous materials: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.095505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque français de mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set up to study the micro-mechanisms of stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dark Matter to Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. F. Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvanny Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. pp.183-186, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of microcracking in polyurethane foams under tensile and creep tests: influence of temperature and density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING RUBBER WEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevenet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2019/0242800 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motion of the freely falling chain tip. Force measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Géminard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00176192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth : models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00138774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'équilibre mécanique d'un milieu granulaire : exemples du silo et du tas de sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourgade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00759C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Tateno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac1c1d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab11de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lherminier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.218501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;meline Schwaab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.255501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Maloy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P&#233;rez-Aparicio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cottinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tantot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/12/125601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Miksic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvanny Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Odoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500256x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menka Stojanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.115502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727331v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.098001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mu&#241;oz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.154301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Long" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13034-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gabrielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2010926" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528977v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.208001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727370v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vigier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5607C7E1B3CBA1718DC34BAA51D43F384276249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Shaira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.04.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bouchbinder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.055509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-0051-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095505" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Stermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. F. Di Stefano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_23" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dy9b-88v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourgade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00759C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Tateno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac1c1d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab11de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lherminier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.218501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;meline Schwaab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.255501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Maloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P&#233;rez-Aparicio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cottinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02635" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tantot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/12/125601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Miksic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvanny Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727333v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menka Stojanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.115502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727331v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.098001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mourglia-Seignobos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Odoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500256x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mu&#241;oz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Verdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.154301" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Long" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13034-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gabrielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2010926" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528977v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.208001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vigier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5607C7E1B3CBA1718DC34BAA51D43F384276249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Shaira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courbon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.04.068" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bouchbinder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.055509" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-0051-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156842v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095505" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401897v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Stermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. F. Di Stefano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_23" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669010v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vigier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>