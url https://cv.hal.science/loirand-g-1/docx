--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,722 +66,722 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelets in Intracranial Aneurysm: The Missing Actors in the Drama?</w:t>
+                <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Maupu</w:t>
+                <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Ennesser</w:t>
+                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
+                <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bodet</w:t>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+                <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.cvaf279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549193v1</w:t>
+                <w:t xml:space="preserve">hal-05477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platelets in Intracranial Aneurysm: The Missing Actors in the Drama?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Maupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milène Fréneau</w:t>
+                <w:t xml:space="preserve">Garance Ennesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Blanchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Benichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/atvbaha.125.323171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477295v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
+                <w:t xml:space="preserve">ARHGEF18 is a flow-responsive exchange factor controlling endothelial tight junctions and vascular leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
+                <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Rose</w:t>
+                <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Quemener</w:t>
+                <w:t xml:space="preserve">Corentin Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ferrandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (3), pp.115288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.115288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239632v1</w:t>
+                <w:t xml:space="preserve">hal-05241273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGEF18 is a flow-responsive exchange factor controlling endothelial tight junctions and vascular leakage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'activation de Rac1 dans la dégranulation des éosinophiles au cours de l'asthme sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bergereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
+                <w:t xml:space="preserve">D Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rio</w:t>
+                <w:t xml:space="preserve">Q Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lebot</w:t>
+                <w:t xml:space="preserve">M Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bodet</w:t>
+                <w:t xml:space="preserve">A Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (3), pp.115288. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.115288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2025.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241273v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'activation de Rac1 dans la dégranulation des éosinophiles au cours de l'asthme sévère</w:t>
+                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bergereau</w:t>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hassoun</w:t>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Marquant</w:t>
+                <w:t xml:space="preserve">Agnès Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rousselle</w:t>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Magnan</w:t>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.102233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2025.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034532v1</w:t>
+                <w:t xml:space="preserve">hal-05239632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergic Sensitization Driving Immune Phenotyping and Disease Severity in a Mouse Model of Asthma</w:t>
               </w:r>
@@ -895,4330 +895,5346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
+                <w:t xml:space="preserve">Julien Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Richard</w:t>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+                <w:t xml:space="preserve">Guillaume Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814145v1</w:t>
+                <w:t xml:space="preserve">hal-04504270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial smooth muscle cell in asthma: where does it fit?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
+                <w:t xml:space="preserve">Why Are Women Predisposed to Intracranial Aneurysm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Fréneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine O. Magnan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.e001351. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2022-001351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.815668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837374v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+                <w:t xml:space="preserve">Arnaud Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+                <w:t xml:space="preserve">Alexis Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033899v1</w:t>
+                <w:t xml:space="preserve">hal-03814145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role of smooth muscle Rac1 in severe asthma-associated airway remodelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARHGEF26: a new player in vascular endothelial growth factor receptor 2 trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-216271⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142499v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
+                <w:t xml:space="preserve">Bronchial smooth muscle cell in asthma: where does it fit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine O. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e001351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2022-001351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889889v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa oleifera Seeds Improve Aging-Related Endothelial Dysfunction in Wistar Rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/2567198⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152327v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03558860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux acteurs dans la physiopathologie de l’asthme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moui</w:t>
+                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101364v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRAD mutation causes electrical and cytoskeletal defects in cardiomyocytes derived from a familial case of Brugada syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Essential role of smooth muscle Rac1 in severe asthma-associated airway remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz308⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-216271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02158572v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Design and Analysis of the RHOA-ARHGEF1 Binding Mode: Challenges and Applications for Protein-Protein Interface Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennys Gheyouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bagueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.643728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808225v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Vivo Approaches to Assess Rho Kinase Activity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6625-7_17⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832946v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Mineralocorticoid Receptor Antagonism in AKI: Role of Vascular Smooth Muscle Rac1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of 3D Bifurcations in Micro-scan and MRA-TOF Images of Cerebral Vasculature for Prediction of Intra-Cranial Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Barrera-Chimal</w:t>
+                <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cau</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016040477⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832953v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+                <w:t xml:space="preserve">RRAD mutation causes electrical and cytoskeletal defects in cardiomyocytes derived from a familial case of Brugada syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Jouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Marec</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768333v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02158572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of Rac1 prevents bronchoconstriction and airway hyperresponsiveness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nouveaux acteurs dans la physiopathologie de l’asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Magnan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.09.049⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828862v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa oleifera Seeds Attenuate Vascular Oxidative and Nitrosative Stresses in Spontaneously Hypertensive Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Moringa oleifera Seeds Improve Aging-Related Endothelial Dysfunction in Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Iharinjaka Randriamboavonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017, pp.4129459. </w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.2567198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/4129459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/2567198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832936v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukocyte RhoA exchange factor Arhgef1 mediates vascular inflammation and atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luigia Carbone</w:t>
+                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Quillard</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI92702⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.133 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832942v1</w:t>
+                <w:t xml:space="preserve">hal-01808225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Moringa oleifera Seeds Attenuate Vascular Oxidative and Nitrosative Stresses in Spontaneously Hypertensive Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Iharinjaka Randriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.4129459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4129459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389199v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin II Activates the RhoA Exchange Factor Arhgef1 in Humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Blanchard</w:t>
+                <w:t xml:space="preserve">Targeting of Rac1 prevents bronchoconstriction and airway hyperresponsiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.114.05065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe III, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830595v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho Kinases in Health and Disease: From Basic Science to Translational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.115.010595⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830591v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUN2 accumulation contributes to vascular smooth muscle cell alterations induced by matrix rigidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukocyte RhoA exchange factor Arhgef1 mediates vascular inflammation and atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luigia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heurtebise-Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néjma Bélaadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Louarn</w:t>
+                <w:t xml:space="preserve">Thibault Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe III Equipe IV, 127 (12), pp.4516--4526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI92702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726012v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime role of IL-17A in neutrophilia and airway smooth muscle contraction in a house dust mite-induced allergic asthma model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+                <w:t xml:space="preserve">Benefit of Mineralocorticoid Receptor Antagonism in AKI: Role of Vascular Smooth Muscle Rac1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Barrera-Chimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mahay</w:t>
+                <w:t xml:space="preserve">Aurelie Nguyen Dinh Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Cheminant</w:t>
+                <w:t xml:space="preserve">Sebastian M. Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2014.12.1872⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1216-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016040477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830585v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased β2-adrenergic vasorelaxation at the early phase of endotoxemic shock in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro and In Vivo Approaches to Assess Rho Kinase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Rozec</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hypertension Methods and Protocols, 1527, pp.213--218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6625-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01830593v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Randriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Brégeon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (7), pp.873-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830594v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PI3Kγ activity decreases vascular trauma-induced intimal hyperplasia through modulation of the Th1 response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rho Kinases in Health and Disease: From Basic Science to Translational Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20131276⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (4), pp.1074--1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.115.010595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519407v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Muscle Specific Rac1 Deficiency Induces Hypertension by Preventing p116 RIP 3 ‐Dependent RhoA Inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
+                <w:t xml:space="preserve">SUN2 accumulation contributes to vascular smooth muscle cell alterations induced by matrix rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjma Bélaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347180v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tonnerre</w:t>
+                <w:t xml:space="preserve">Prime role of IL-17A in neutrophilia and airway smooth muscle contraction in a house dust mite-induced allergic asthma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (6), pp.1643-1643.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2014.12.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059141v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 PUFA prevent metabolic disturbances associated with obesity and improve endothelial function in golden Syrian hamsters fed with a high-fat diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Angiotensin II Activates the RhoA Exchange Factor Arhgef1 in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luigia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114511004387⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 2, 65 (6), pp.1273--1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.114.05065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644896v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+                <w:t xml:space="preserve">Increased β2-adrenergic vasorelaxation at the early phase of endotoxemic shock in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenann André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 1 Equipe 2, 72, pp.181--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945534v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Rho signaling pathways in interleukin-2-stimulated human T-lymphocytes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+                <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.05-4030fje⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 2 Equipe 5, 239 (1), pp.252--259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192794v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Baron</w:t>
+                <w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Activity Relationships of Human Urotensin II and Related Analogues on Rat Aortic Ring Contraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+                <w:t xml:space="preserve">Smooth Muscle Specific Rac1 Deficiency Induces Hypertension by Preventing p116 RIP 3 ‐Dependent RhoA Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1475636031000093507⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.114.000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962785v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of P2-nucleotide receptor agonist-mediated endothelium-independent relaxation on ectonucleotidase activity and A 2A -receptors in rat portal vein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Targeting PI3Kγ activity decreases vascular trauma-induced intimal hyperplasia through modulation of the Th1 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia F. Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0701773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (9), pp.1779-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439074v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoanti-phosphatidylinositide antibodies specifically inhibit noradrenaline effects on Ca2+ and Cl- channels in rat portal vein myocytes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shear Stress Regulates Endothelial Microparticle Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhama Ramkhelawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Devue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (10), pp.1323-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.112.300818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277572v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ channel activation and membrane depolarization mediated by Cl− channels in response to noradrenaline in vascular myocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">n-3 PUFA prevent metabolic disturbances associated with obesity and improve endothelial function in golden Syrian hamsters fed with a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Kasbi Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (9), pp.1305 - 1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511004387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bergaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.439-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of Rho signaling pathways in interleukin-2-stimulated human T-lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (13), pp.1911-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.05-4030fje⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96, pp.1152-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure–Activity Relationships of Human Urotensin II and Related Analogues on Rat Aortic Ring Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Labarrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">Jean Mironneau</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (2), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636031000093507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RhoA expression is controlled by nitric oxide through cGMP-dependent protein kinase activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (11), pp.9472-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M212776200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependence of P2-nucleotide receptor agonist-mediated endothelium-independent relaxation on ectonucleotidase activity and A 2A -receptors in rat portal vein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Savineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 123 (8), pp.1732-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0701773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoanti-phosphatidylinositide antibodies specifically inhibit noradrenaline effects on Ca2+ and Cl- channels in rat portal vein myocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faiderbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 267 (7), pp.4312-4316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ca2+ channel activation and membrane depolarization mediated by Cl− channels in response to noradrenaline in vascular myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1991, 104 (4), pp.1000-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1476-5381.1991.tb12540.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5228,163 +6244,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D bifurcations characterization for intra-cranial aneurysms prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2504626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5394,515 +6410,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NET1/ARHGEF8 is a mechanosensitive Guanine Exchange Factor controlling vascular smooth muscle cells' contractility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGPTL6 variant induces cerebral vascular dysfunction and predisposes to intracranial aneurysm in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Freneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare coding variants in CTSO , a potential new actor of arterial remodeling, are associated to familial intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARHGEF18 participates in Endothelial Cell Mechano-sensitivity in Response to Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Le Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6049,51 +7065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maupu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Ennesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.125.323171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lebot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Marquant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Magnan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Chemina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2023.15.e9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Magnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2022-001351" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142499v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-216271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Iharinjaka Randriamboavonjy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2567198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6625-7_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Nguyen Dinh Cat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M. Lechner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Magnan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.049" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4129459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luigia Carbone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI92702" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Br&#233;geon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Devos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.05065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.115.010595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jma B&#233;laadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Cheminant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.12.1872" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Quang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2015.04.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W8MP13N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F. Smirnova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gayral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131276" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000852" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mzali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Liot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Auger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4030fje" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Labarr&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marionneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636031000093507" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Savineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701773" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faiderbe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geffard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mironneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277610v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mironneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.1991.tb12540.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343639v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Freneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maupu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Ennesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.125.323171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lebot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hassoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Marquant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousselle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Magnan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Chemina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2023.15.e9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.815668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Magnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2022-001351" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142499v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-216271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennys Gheyouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bagueneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.643728" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Iharinjaka Randriamboavonjy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2567198" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4129459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Magnan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luigia Carbone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI92702" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Nguyen Dinh Cat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M. Lechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040477" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6625-7_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.115.010595" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jma B&#233;laadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Cheminant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.12.1872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Br&#233;geon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Devos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.05065" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Quang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2015.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W8MP13N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F. Smirnova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gayral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhama Ramkhelawon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chironi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.112.300818" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mzali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Liot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Auger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4030fje" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Labarr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marionneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636031000093507" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212776200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Savineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701773" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faiderbe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geffard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mironneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mironneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.1991.tb12540.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Freneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>