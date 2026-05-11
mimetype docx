--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -66,1137 +66,1145 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
+                <w:t xml:space="preserve">Platelets in Intracranial Aneurysm: The Missing Actors in the Drama?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milène Fréneau</w:t>
+                <w:t xml:space="preserve">Clémence Maupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
+                <w:t xml:space="preserve">Garance Ennesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/atvbaha.125.323171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477295v1</w:t>
+                <w:t xml:space="preserve">hal-05549193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelets in Intracranial Aneurysm: The Missing Actors in the Drama?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Ennesser</w:t>
+                <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.cvaf279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549193v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGEF18 is a flow-responsive exchange factor controlling endothelial tight junctions and vascular leakage</w:t>
+                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rio</w:t>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lebot</w:t>
+                <w:t xml:space="preserve">Agnès Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bodet</w:t>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.115288⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.102233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241273v1</w:t>
+                <w:t xml:space="preserve">hal-05239632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'activation de Rac1 dans la dégranulation des éosinophiles au cours de l'asthme sévère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARHGEF18 is a flow-responsive exchange factor controlling endothelial tight junctions and vascular leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hassoun</w:t>
+                <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Marquant</w:t>
+                <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rousselle</w:t>
+                <w:t xml:space="preserve">Corentin Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Magnan</w:t>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (3), pp.115288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2025.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.115288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034532v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
+                <w:t xml:space="preserve">Impact de l'activation de Rac1 dans la dégranulation des éosinophiles au cours de l'asthme sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
+                <w:t xml:space="preserve">H Bergereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Rose</w:t>
+                <w:t xml:space="preserve">D Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Quemener</w:t>
+                <w:t xml:space="preserve">Q Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+                <w:t xml:space="preserve">M Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+                <w:t xml:space="preserve">A Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (7), pp.102233. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.121-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2025.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239632v1</w:t>
+                <w:t xml:space="preserve">hal-05034532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Sensitization Driving Immune Phenotyping and Disease Severity in a Mouse Model of Asthma</w:t>
+                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Dijoux</w:t>
+                <w:t xml:space="preserve">Julien Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Klein</w:t>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Chemina</w:t>
+                <w:t xml:space="preserve">Guillaume Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion de Carvalho</w:t>
+                <w:t xml:space="preserve">Christine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.e9. </w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.566-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4168/aair.2023.15.e9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953921v1</w:t>
+                <w:t xml:space="preserve">hal-04504270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
+                <w:t xml:space="preserve">Allergic Sensitization Driving Immune Phenotyping and Disease Severity in a Mouse Model of Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boucherit</w:t>
+                <w:t xml:space="preserve">Eléonore Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+                <w:t xml:space="preserve">Martin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tessier</w:t>
+                <w:t xml:space="preserve">Marie-Aude Chemina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rodriguez</w:t>
+                <w:t xml:space="preserve">Marion de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.566-571. </w:t>
+              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4168/aair.2023.15.e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504270v1</w:t>
+                <w:t xml:space="preserve">hal-03953921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are Women Predisposed to Intracranial Aneurysm?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension Short running title: Role of Rac1 in pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795402v1</w:t>
+                <w:t xml:space="preserve">hal-03582408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sildenafil-Induced Revascularization of Rat Hindlimb Involves Arteriogenesis through PI3K/AKT and eNOS Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,4961 +1288,6707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGEF26: a new player in vascular endothelial growth factor receptor 2 trafficking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Why Are Women Predisposed to Intracranial Aneurysm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Fréneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvac149⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.815668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795397v1</w:t>
+                <w:t xml:space="preserve">hal-03795402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial smooth muscle cell in asthma: where does it fit?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUN2 regulates mitotic duration in response to extracellular matrix rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine O. Magnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+                <w:t xml:space="preserve">Nejma Belaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2022-001351⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2116167119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837374v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARHGEF26: a new player in vascular endothelial growth factor receptor 2 trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03558860v1</w:t>
+                <w:t xml:space="preserve">hal-03795397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
+                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033899v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03558860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role of smooth muscle Rac1 in severe asthma-associated airway remodelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bronchial smooth muscle cell in asthma: where does it fit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rousselle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine O. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-216271⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e001351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2022-001351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142499v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Design and Analysis of the RHOA-ARHGEF1 Binding Mode: Challenges and Applications for Protein-Protein Interface Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennys Gheyouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bagueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmolb.2021.643728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
+                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889889v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D Bifurcations in Micro-scan and MRA-TOF Images of Cerebral Vasculature for Prediction of Intra-Cranial Aneurysms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
+                <w:t xml:space="preserve">Essential role of smooth muscle Rac1 in severe asthma-associated airway remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101751⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-216271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888926v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRAD mutation causes electrical and cytoskeletal defects in cardiomyocytes derived from a familial case of Brugada syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
+                <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz308⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02158572v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux acteurs dans la physiopathologie de l’asthme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moui</w:t>
+                <w:t xml:space="preserve">Characterization of 3D Bifurcations in Micro-scan and MRA-TOF Images of Cerebral Vasculature for Prediction of Intra-Cranial Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Autrusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101364v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa oleifera Seeds Improve Aging-Related Endothelial Dysfunction in Wistar Rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouveaux acteurs dans la physiopathologie de l’asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/2567198⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152327v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+                <w:t xml:space="preserve">RRAD mutation causes electrical and cytoskeletal defects in cardiomyocytes derived from a familial case of Brugada syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808225v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02158572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa oleifera Seeds Attenuate Vascular Oxidative and Nitrosative Stresses in Spontaneously Hypertensive Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Moringa oleifera Seeds Improve Aging-Related Endothelial Dysfunction in Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Iharinjaka Randriamboavonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017, pp.4129459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4129459⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.2567198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/2567198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832936v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of Rac1 prevents bronchoconstriction and airway hyperresponsiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
+                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chesné</w:t>
+                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Braza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Magnan</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.09.049⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.133 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828862v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro and In Vivo Approaches to Assess Rho Kinase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hypertension Methods and Protocols, 1527, pp.213--218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6625-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768333v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukocyte RhoA exchange factor Arhgef1 mediates vascular inflammation and atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of Mineralocorticoid Receptor Antagonism in AKI: Role of Vascular Smooth Muscle Rac1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Barrera-Chimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luigia Carbone</w:t>
+                <w:t xml:space="preserve">Aurelie Nguyen Dinh Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+                <w:t xml:space="preserve">Sebastian M. Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Heurtebise-Chrétien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Quillard</w:t>
+                <w:t xml:space="preserve">Jérôme Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI92702⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1216-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016040477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832942v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Mineralocorticoid Receptor Antagonism in AKI: Role of Vascular Smooth Muscle Rac1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moringa oleifera Seeds Attenuate Vascular Oxidative and Nitrosative Stresses in Spontaneously Hypertensive Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Iharinjaka Randriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016040477⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.4129459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4129459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832953v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Vivo Approaches to Assess Rho Kinase Activity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting of Rac1 prevents bronchoconstriction and airway hyperresponsiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6625-7_17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe III, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832946v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389199v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho Kinases in Health and Disease: From Basic Science to Translational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leukocyte RhoA exchange factor Arhgef1 mediates vascular inflammation and atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luigia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heurtebise-Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.115.010595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe III Equipe IV, 127 (12), pp.4516--4526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI92702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830591v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUN2 accumulation contributes to vascular smooth muscle cell alterations induced by matrix rigidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Randriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néjma Bélaadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Louarn</w:t>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (7), pp.873-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726012v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime role of IL-17A in neutrophilia and airway smooth muscle contraction in a house dust mite-induced allergic asthma model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Angiotensin II Activates the RhoA Exchange Factor Arhgef1 in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luigia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Cheminant</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2014.12.1872⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 2, 65 (6), pp.1273--1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.114.05065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830585v1</w:t>
+                <w:t xml:space="preserve">hal-01830595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin II Activates the RhoA Exchange Factor Arhgef1 in Humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rho Kinases in Health and Disease: From Basic Science to Translational Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.114.05065⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (4), pp.1074--1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.115.010595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830595v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased β2-adrenergic vasorelaxation at the early phase of endotoxemic shock in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Tran Quang</w:t>
+                <w:t xml:space="preserve">Prime role of IL-17A in neutrophilia and airway smooth muscle contraction in a house dust mite-induced allergic asthma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (6), pp.1643-1643.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2014.12.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01830593v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Brégeon</w:t>
+                <w:t xml:space="preserve">SUN2 contributes to vascular smooth muscle cell alterations induced by matrix rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01830594v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tonnerre</w:t>
+                <w:t xml:space="preserve">SUN2 accumulation contributes to vascular smooth muscle cell alterations induced by matrix rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjma Bélaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059141v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Muscle Specific Rac1 Deficiency Induces Hypertension by Preventing p116 RIP 3 ‐Dependent RhoA Inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
+                <w:t xml:space="preserve">Increased β2-adrenergic vasorelaxation at the early phase of endotoxemic shock in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenann André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.114.000852⟩</w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 1 Equipe 2, 72, pp.181--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347180v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PI3Kγ activity decreases vascular trauma-induced intimal hyperplasia through modulation of the Th1 response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20131276⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 2 Equipe 5, 239 (1), pp.252--259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519407v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Stress Regulates Endothelial Microparticle Release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Devue</w:t>
+                <w:t xml:space="preserve">Targeting PI3Kγ activity decreases vascular trauma-induced intimal hyperplasia through modulation of the Th1 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia F. Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.112.300818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (9), pp.1779-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367508v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 PUFA prevent metabolic disturbances associated with obesity and improve endothelial function in golden Syrian hamsters fed with a high-fat diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Smooth Muscle Specific Rac1 Deficiency Induces Hypertension by Preventing p116 RIP 3 ‐Dependent RhoA Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114511004387⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.114.000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644896v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+                <w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945534v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Rho signaling pathways in interleukin-2-stimulated human T-lymphocytes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+                <w:t xml:space="preserve">Extract from Mimosa pigra attenuates chronic experimental pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.05-4030fje⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (1), pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2013.03.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192794v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Baron</w:t>
+                <w:t xml:space="preserve">Shear Stress Regulates Endothelial Microparticle Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhama Ramkhelawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Devue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 96, pp.1152-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 112 (10), pp.1323-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.112.300818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Activity Relationships of Human Urotensin II and Related Analogues on Rat Aortic Ring Contraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">n-3 PUFA prevent metabolic disturbances associated with obesity and improve endothelial function in golden Syrian hamsters fed with a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Kasbi Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1475636031000093507⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (9), pp.1305 - 1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511004387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962785v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhoA expression is controlled by nitric oxide through cGMP-dependent protein kinase activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rolli-Derkinderen</w:t>
+                <w:t xml:space="preserve">AMPK alpha 1-induced RhoA phosphorylation mediates vasoprotective effect of estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guilluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Marionneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M212776200⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.2634 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.111.228304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363792v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of P2-nucleotide receptor agonist-mediated endothelium-independent relaxation on ectonucleotidase activity and A 2A -receptors in rat portal vein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bergaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guibert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0701773⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.439-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439074v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoanti-phosphatidylinositide antibodies specifically inhibit noradrenaline effects on Ca2+ and Cl- channels in rat portal vein myocytes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+                <w:t xml:space="preserve">The Rho exchange factor Arhgef1 mediates the effects of angiotensin II on vascular tone and blood pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guilluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toumaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Faiderbe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.183 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.2079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277572v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ channel activation and membrane depolarization mediated by Cl− channels in response to noradrenaline in vascular myocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Regulation of Rho signaling pathways in interleukin-2-stimulated human T-lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (13), pp.1911-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.05-4030fje⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorylation of serine 188 protects RhoA from ubiquitin/proteasome-mediated degradation in vascular smooth muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96, pp.1152-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000170084.88780.ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RhoA expression is controlled by nitric oxide through cGMP-dependent protein kinase activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Mironneau</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (11), pp.9472-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M212776200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure–Activity Relationships of Human Urotensin II and Related Analogues on Rat Aortic Ring Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Labarrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (2), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636031000093507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathways and receptors involved in peptide YY induced contraction of rat proximal colonic muscle in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46, pp.370-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependence of P2-nucleotide receptor agonist-mediated endothelium-independent relaxation on ectonucleotidase activity and A 2A -receptors in rat portal vein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Savineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 123 (8), pp.1732-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0701773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rise in cytosolic CA2+ concentration induced by P2-purinoreceptor activation in isolated myocytes from the rat gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 117, pp.775-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of extracellular ATP on cytosolic Ca2+ concentration in rat pulmonary artery myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (3), pp.L450-L458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.1996.271.3.L450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium cytoplasmique et contraction des cellules musculaires lisses intestinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2 (1), pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual effect of thrombin on voltage-dependent Ca2+ channels of portal vein smooth muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 72 (6), pp.1317-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.res.72.6.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoanti-phosphatidylinositide antibodies specifically inhibit noradrenaline effects on Ca2+ and Cl- channels in rat portal vein myocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faiderbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 267 (7), pp.4312-4316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacological block of Ca2+-activated Cl? current in rat vascular smooth muscle cells in short-term primary culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 419 (6), pp.553-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00370294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium-activated cation channel in rat portal vein myocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 80 Suppl 7, pp.59-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large conductance calcium-activated non-selective cation channel in smooth muscle cells isolated from rat portal vein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 437 (1), pp.461-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.1991.sp018606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ca2+ channel activation and membrane depolarization mediated by Cl− channels in response to noradrenaline in vascular myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1991, 104 (4), pp.1000-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1476-5381.1991.tb12540.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6244,163 +7998,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D bifurcations characterization for intra-cranial aneurysms prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Autrusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2504626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6410,515 +8164,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NET1/ARHGEF8 is a mechanosensitive Guanine Exchange Factor controlling vascular smooth muscle cells' contractility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGPTL6 variant induces cerebral vascular dysfunction and predisposes to intracranial aneurysm in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Freneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare coding variants in CTSO , a potential new actor of arterial remodeling, are associated to familial intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARHGEF18 participates in Endothelial Cell Mechano-sensitivity in Response to Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Le Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7065,51 +8819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maupu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Ennesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.125.323171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lebot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hassoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Marquant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousselle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Magnan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Chemina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2023.15.e9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.815668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Magnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2022-001351" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142499v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-216271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennys Gheyouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bagueneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.643728" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Iharinjaka Randriamboavonjy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2567198" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4129459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Magnan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luigia Carbone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI92702" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Nguyen Dinh Cat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M. Lechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040477" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6625-7_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.115.010595" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jma B&#233;laadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Cheminant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.12.1872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Br&#233;geon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Devos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.05065" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Quang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2015.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W8MP13N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F. Smirnova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gayral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhama Ramkhelawon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chironi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.112.300818" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mzali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Liot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Auger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4030fje" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Labarr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marionneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636031000093507" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212776200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Savineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701773" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faiderbe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geffard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mironneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mironneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.1991.tb12540.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Freneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maupu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Ennesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baron-Menguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.125.323171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lebot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Marquant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Magnan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Chemina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2023.15.e9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.815668" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Belaadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pernet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aureille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116167119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Magnan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2022-001351" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennys Gheyouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bagueneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.643728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142499v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-216271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Iharinjaka Randriamboavonjy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2567198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6625-7_17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Nguyen Dinh Cat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M. Lechner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040477" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4129459" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Magnan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luigia Carbone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heurtebise-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI92702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Br&#233;geon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Devos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.05065" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830591v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.115.010595" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Cheminant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.12.1872" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chadeuf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jma B&#233;laadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Quang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2015.04.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W8MP13N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F. Smirnova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gayral" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131276" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Retailleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000852" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rakotomalala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonnerre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derbr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2013.03.075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhama Ramkhelawon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chironi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.112.300818" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilluy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viollet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.111.228304" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toumaniantz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2079" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mzali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Liot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Auger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4030fje" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000170084.88780.ea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marionneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212776200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962785v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Labarr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636031000093507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Segain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loirand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Savineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701773" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Blottiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439084v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marthan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.1996.271.3.L450" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277561v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mironneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mironneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.72.6.1317" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faiderbe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geffard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mironneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277623v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mironneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00370294" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DFLJNXT6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1991.sp018606" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277610v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mironneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.1991.tb12540.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390226v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343639v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Freneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795411v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>