--- v0 (2026-04-10)
+++ v1 (2026-05-17)
@@ -141,2763 +141,2763 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions océaniennes</w:t>
+                <w:t xml:space="preserve">De l’action compassionnelle à l’activisme migrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRASEC, 2025, 978-2-35596-083-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Regnier</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06984-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287306v1</w:t>
+                <w:t xml:space="preserve">hal-04993322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family Violence and Social Change in the Pacific Islands</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-03866853v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions océaniennes: Modernités et fractures postcoloniales dans le Pacifique insulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme du Pacifique, 2025, 978-2-49361-691-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter le transnational: Espace, travail et migrations entre Java, Kuala Lumpur et Singapour</w:t>
+                <w:t xml:space="preserve">L’écologie des violences familiales en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions océaniennes: Modernités et fractures postcoloniales dans le Pacifique insulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme du Pacifique, 2025, 978-2-49361-691-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105839v1</w:t>
+                <w:t xml:space="preserve">hal-05287312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferred children and the production of family violence in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Violence and Social Change in the Pacific Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.52-66, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003146667-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Family violence and social change in the Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Violence and Social Change in the Pacific Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.1-19, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003146667-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalisation des marchés du travail et mobilisation de la rente migratoire en Malaisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delfolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lafaye de Micheaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaisie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84654-593-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergency capabilities: Deploying the WHO's communication in West Africa during the 2014 Ebola epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Bourrier; Nathalie Brender; Claudine Burton-Jeangros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing the Global Health Response to Epidemics: Social science perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future strikes back: Global public health crises and the rise of preparedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Bourrier; Nathalie Brender; Claudine Burton-Jeangros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing the global health response to epidemics: Social sciences perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis communication during the Ebola outbreak in West Africa: the paradoxes of decontextualized contextualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Bourrier; Corinne Bieder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Communication for the Future: Towards Smart Risk Governance and Safety Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.95-108, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-sited ethnography: (Dis)locating power, recovering hidden voices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence; Xie Lizhong. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">社会学知识的建构.后西方社会学的探索</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peking University press, pp.462-475, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The moral side of disaster: religion and post-quake recognition regimes in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Li Peilin; Roulleau-Berger, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Risks and Disasters - New Experiences in China and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, 2016, China policy series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalizing Kuala Lumpur: Indonesian migrant workers, urban borderscapes and the production of metropolitan spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalization and New IntraUrban Dynamics in Asian Cities, Publisher: National Taiwan University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie de l’ailleurs et ailleurs ethnographiques : postcolonialité, subjectivation et construction des espaces de l’enquête en Asie du sud-est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies et cosmopolitisme méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singapore in the New Economic Geography: From Geographical Location to the Relocation of Economic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Gipouloux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gateways to Globalisation: Asia’s International Trading and Finance Centres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, 2011, 0857934244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Road of Migration: Circulation, Risk and the Management of Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41 (1), https://journals.openedition.org/remi/, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la migration : circulations, risque et gestion de l’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41 (1), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13rpw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Sur les routes de la migration : circulations, risque et gestion de l’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 41- n°1, pp.7-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13rq9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the “middle-spaces” of migration: towards a linked ecology approach to migration industry, migration infrastructure, and migration brokerage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Yeoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/migration/mnaf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec le risque : religiosité et rationalités pratiques entre Java, Kuala Lumpur et Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 41- n°1, pp.99-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13rq6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Chinese Migrants : Compressed Individual and Global Condition [Conversation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (2), pp.319-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/25895745-05020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicisation Processes: Migrant Politics and Labour Migrations between Indonesia, Singapore and Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariscope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25542/a2g1-ah07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurer, Indonésie : l’envol mouvementé du Garuda. Développement, dictature et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 249, pp.297-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ried.1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating transnational labour: Migration rent, combined relocation, and offshore production networks in Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.1250-1268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/migration/mnz041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles migrations de travail en Asie du Sud-Est insulaire : du commerce transnational de la main-d’œuvre entre l’Indonésie, la Malaisie et Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affects et subjectivation politique: Migrations féminines indonésiennes et épreuves de désajustement entre Java, Kuala Lumpur et Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 168 (2), pp.85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.168.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Migrer, être affecté ». Émotions et expériences spatiales entre Java, Kuala Lumpur et Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.6606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles dans le local : migrations transnationales et transformations culturelles à Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (1), pp.125-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.066.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faith and uncertainty: migrants’ journeys between Indonesia, Malaysia and Singapore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health, Risk and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (3-4), pp.226-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13698575.2015.1071786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous surveillance : possibilités et limites du régime de la preparedness. Le cas de la pandémie A (H1N1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Burton-Jeangros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.157-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les routes de la migration : circulations, risque et gestion de l’incertitude</w:t>
+                <w:t xml:space="preserve">Tensions océaniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05040237v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme du Pacifique, 2025, 978-2-49361-691-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Road of Migration: Circulation, Risk and the Management of Uncertainty</w:t>
+                <w:t xml:space="preserve">Family Violence and Social Change in the Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05287309v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003146667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie des violences familiales en Polynésie française</w:t>
+                <w:t xml:space="preserve">Habiter le transnational: Espace, travail et migrations entre Java, Kuala Lumpur et Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...906 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02105841v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences intrafamiliales en Polynésie Française : Approche sociologique quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">msh-p. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,51 +3486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse, dépendance et sortie de la violence familiale à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Violences familiales et changement social dans les sociétés du Pacifique », Université de la Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2019, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les violences familiales en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Meloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3972,51 +3972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF335A6"/>
+    <w:nsid w:val="08C39E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4203,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lois-bastide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8370-6070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Regnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rq9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Yeoh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnaf005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rq6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-05020006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25542/a2g1-ah07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnz041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.066.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2015.1071786" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rpw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06984-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02311465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02552932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02981168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Meloche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lois-bastide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8370-6070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06984-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Regnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02311465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rpw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rq9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Yeoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnaf005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rq6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-05020006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25542/a2g1-ah07" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnz041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.066.0125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2015.1071786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1723" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02552932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02981168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Meloche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>