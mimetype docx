--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -66,444 +66,652 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques pédagogiques innovantes, interculturalité et compétences</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique à l’université et effets de transformation sur les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dispositifs et activité en éducation, formation, orientation, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.10471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141926v1</w:t>
+                <w:t xml:space="preserve">hal-03609900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the need to contextualise professional development programmes for university lecturers: A case study in Thailand</w:t>
+                <w:t xml:space="preserve">Pratiques pédagogiques innovantes, interculturalité et compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip Hallinger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Independent Journal of Teaching and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925490v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis de l’enseignement universitaire dans un contexte multiculturel : une étude de cas en Asie</w:t>
+                <w:t xml:space="preserve">International staff contributions to their host institution: a case study in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Academic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1360144X.2019.1608210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892087v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation process of international lecturers in a South African university: The centrality of agency and collegiality</w:t>
+                <w:t xml:space="preserve">Exploring the need to contextualise professional development programmes for university lecturers: A case study in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in International Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Independent Journal of Teaching and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892135v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis de l’enseignement universitaire dans un contexte multiculturel : une étude de cas en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The adaptation process of international lecturers in a South African university: The centrality of agency and collegiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Research in International Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.236 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475240917746035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Perception of Diversity in an International Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Learning Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18870/hlrc.v3i4.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -513,279 +721,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ensor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ensor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -795,301 +1003,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency within the context of pedagogies, epistemologies and the transformative curricula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phefumula Nyoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformative Curricula, Pedagogies and Epistemologies: Teaching and Learning in Diverse Higher Education Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturally responsive differentiated instruction: What lessons for economics lecturers in South Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformative Curricula, Pedagogies and Epistemologies: Teaching and Learning in Diverse Higher Education Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004468443_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le développement de compétences des étudiants en mobilité internationale : Quelles modalités d’évaluation pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Merhan; M. Frenay; E. Chachkine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations professionnelles : S’engager entre différents contextes d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.73-88, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1099,91 +1307,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement partagé comme source de développement professionnel : Apprentissage transformatif et renforcement de l'identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1193,271 +1401,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1604,51 +1812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475240917746035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v3i4.165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03322349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phefumula Nyoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ojo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360144X.2019.1608210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475240917746035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v3i4.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03322349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phefumula Nyoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>