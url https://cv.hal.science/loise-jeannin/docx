--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -1409,255 +1409,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
+                <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340902v1</w:t>
+                <w:t xml:space="preserve">hal-03340951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
+                <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340951v1</w:t>
+                <w:t xml:space="preserve">hal-03340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1812,51 +1812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360144X.2019.1608210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475240917746035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v3i4.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03322349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phefumula Nyoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360144X.2019.1608210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475240917746035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v3i4.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03322349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phefumula Nyoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>