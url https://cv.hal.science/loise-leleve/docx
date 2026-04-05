--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -213,226 +213,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature on Credit</w:t>
+                <w:t xml:space="preserve">Cartographier les faux espaces. Délimitations paradoxales du réel et de la fiction chez Fanny Taillandier et Olivier Hodasava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003119456⟩</w:t>
+              <w:t xml:space="preserve">Littératures du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, pp.245-257, 2023, 9783631884744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391363v1</w:t>
+                <w:t xml:space="preserve">hal-04051482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les faux espaces. Délimitations paradoxales du réel et de la fiction chez Fanny Taillandier et Olivier Hodasava</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Literature on Credit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures du faux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang Verlag, pp.245-257, 2023, 9783631884744. </w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.248-256, 2023, 9781003119456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b20174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003119456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051482v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images meurtrières et discours historique à la fin du XXe et au début du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril BARDE, Sylvia CHASSAING, Hermeline PERNOUD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin-de-siècle : fin de l’art ? Destins de l’art dans les discours de la fin des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -506,51 +506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « complotite », ses parodies et ses critiques : de la (mauvaise) lecture paranoïaque à l’éloge de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -584,51 +584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Toutes les faussaires s’appellent Jeanne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 24 (1), pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -662,51 +662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible sincérité du curateur. Authenticité, crédit et récit de soi dans les avatars contemporains du roman de collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Figures du mensonge et de la mauvaise foi dans le roman contemporain, 22, pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -731,51 +731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‹‹ Romanzo non vuol dire bugia ›› : Fiction as a Counterfeit and Counterfeiting as an Ethical Challenge in Comporary Italian Narratives of Paolo Ciulla’s Forgeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">deeds and days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.113-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -809,51 +809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy Theories, Storytelling and Forgers: Towards a Paradoxical Ethics of Truth in Contemporary European Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lincoln Humanities Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Alternative Realities: Myths, Lies, Truths, and Half-Truths, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -878,51 +878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faussaire et l'historien : enjeux politiques et esthétiques d'un discours littéraire contemporain sur la falsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'imposture, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relique au vestige artificiel : le faussaire et le corps de l’artiste dans la littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad hoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L'Original absent, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1016,51 +1016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions de l’énigme : vers une poétique du faux tableau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Varia, 1 (357)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de plume et souveraineté du pinceau. Écrire la peinture de Diderot à Proust by Nicolas Valazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1070 - 1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1199,51 +1199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Préférer la littérature”. Défaite de l’enquête indiciaire et poétique de la croyance comme &amp;quot;lien efficace&amp;quot; dans Croire aux fauves de Nastassja Martin et Un singe à ma fenêtre d’Olivia Rosenthal. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Matter of Trust / Question de confiance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Bouju; Alison James; Centre de l’Université de Chigaco à Paris, Nov 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1268,51 +1268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux d’une ruse », la mystification comme discours romanesque sur la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée sur l’art dans le roman des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Franco; Simona Carretta; Judith Sarfati Lanter, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1369,64 +1369,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titres d’impropriété. Dette, imposture, désappropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Pingeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1496,51 +1496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Cécile Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.233-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatirichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E811CC"/>
+    <w:nsid w:val="8B7301BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loise-leleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2076-2797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Lelev&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/fin-de-siecle-fin-de-lart-destins-de-lart-dans-les-discours-de-la-fin-des-xixe-et-xxe-siecles#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-8769.70.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2014.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Pingeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Roudier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loise-leleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2076-2797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051482v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Lelev&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/fin-de-siecle-fin-de-lart-destins-de-lart-dans-les-discours-de-la-fin-des-xixe-et-xxe-siecles#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-8769.70.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2014.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Pingeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Roudier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>