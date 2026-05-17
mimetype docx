--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -213,226 +213,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les faux espaces. Délimitations paradoxales du réel et de la fiction chez Fanny Taillandier et Olivier Hodasava</w:t>
+                <w:t xml:space="preserve">Literature on Credit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures du faux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b20174⟩</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.248-256, 2023, 9781003119456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003119456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051482v1</w:t>
+                <w:t xml:space="preserve">hal-04391363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature on Credit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartographier les faux espaces. Délimitations paradoxales du réel et de la fiction chez Fanny Taillandier et Olivier Hodasava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.248-256, 2023, 9781003119456. </w:t>
+              <w:t xml:space="preserve">Littératures du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, pp.245-257, 2023, 9783631884744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003119456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3726/b20174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391363v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images meurtrières et discours historique à la fin du XXe et au début du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril BARDE, Sylvia CHASSAING, Hermeline PERNOUD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin-de-siècle : fin de l’art ? Destins de l’art dans les discours de la fin des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -506,51 +506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « complotite », ses parodies et ses critiques : de la (mauvaise) lecture paranoïaque à l’éloge de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -584,51 +584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Toutes les faussaires s’appellent Jeanne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 24 (1), pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -662,51 +662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible sincérité du curateur. Authenticité, crédit et récit de soi dans les avatars contemporains du roman de collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Figures du mensonge et de la mauvaise foi dans le roman contemporain, 22, pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -731,51 +731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‹‹ Romanzo non vuol dire bugia ›› : Fiction as a Counterfeit and Counterfeiting as an Ethical Challenge in Comporary Italian Narratives of Paolo Ciulla’s Forgeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">deeds and days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.113-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -809,51 +809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy Theories, Storytelling and Forgers: Towards a Paradoxical Ethics of Truth in Contemporary European Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lincoln Humanities Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Alternative Realities: Myths, Lies, Truths, and Half-Truths, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -878,51 +878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faussaire et l'historien : enjeux politiques et esthétiques d'un discours littéraire contemporain sur la falsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'imposture, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relique au vestige artificiel : le faussaire et le corps de l’artiste dans la littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad hoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L'Original absent, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1016,51 +1016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions de l’énigme : vers une poétique du faux tableau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Varia, 1 (357)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de plume et souveraineté du pinceau. Écrire la peinture de Diderot à Proust by Nicolas Valazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1070 - 1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1199,51 +1199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Préférer la littérature”. Défaite de l’enquête indiciaire et poétique de la croyance comme &amp;quot;lien efficace&amp;quot; dans Croire aux fauves de Nastassja Martin et Un singe à ma fenêtre d’Olivia Rosenthal. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Matter of Trust / Question de confiance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Bouju; Alison James; Centre de l’Université de Chigaco à Paris, Nov 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1268,51 +1268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux d’une ruse », la mystification comme discours romanesque sur la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée sur l’art dans le roman des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Franco; Simona Carretta; Judith Sarfati Lanter, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1369,64 +1369,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titres d’impropriété. Dette, imposture, désappropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Pingeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1496,51 +1496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Cécile Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.233-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatirichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B7301BC"/>
+    <w:nsid w:val="3331517C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loise-leleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2076-2797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051482v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Lelev&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/fin-de-siecle-fin-de-lart-destins-de-lart-dans-les-discours-de-la-fin-des-xixe-et-xxe-siecles#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-8769.70.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2014.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Pingeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Roudier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loise-leleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2076-2797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Lelev&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/fin-de-siecle-fin-de-lart-destins-de-lart-dans-les-discours-de-la-fin-des-xixe-et-xxe-siecles#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-8769.70.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2014.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Pingeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Roudier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>