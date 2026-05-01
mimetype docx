--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -2584,77 +2584,204 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellbeing and the adaptive value of pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis l'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda C de C Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Cañamero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AR4W: Affective Robotics for Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual event, Japan. https://sites.google.com/rosielab.ca/ar4w2022/home</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Animals to Animats 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2718,184 +2845,57 @@
               <w:t xml:space="preserve">From Animals to Animats 16. Proceedings 16th International Conference on Simulation of Adaptive Behavior, SAB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13499, Springer International Publishing, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527678v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3050,51 +3050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis l'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canamero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Singh Bal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Heikkinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silvennoinen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lemhaouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Anagnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00424" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3051-7_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hickton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lewis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04695126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#8217;Haridon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bergoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71533-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Maroto-G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Malfaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Salichs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691348" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Diana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Hortensius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Kret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.adk6664" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.699573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Scarinzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.768416" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2908162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tanevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37641-3_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Wilson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16770-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C de C Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis l'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canamero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Singh Bal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Heikkinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silvennoinen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lemhaouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Anagnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00424" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3051-7_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hickton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lewis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04695126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#8217;Haridon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bergoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71533-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Maroto-G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Malfaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Salichs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691348" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Diana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Hortensius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Kret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.adk6664" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.699573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Scarinzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.768416" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2908162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tanevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37641-3_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Wilson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16770-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C de C Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>