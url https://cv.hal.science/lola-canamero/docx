--- v1 (2026-05-01)
+++ v2 (2026-06-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,1054 +428,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Inference approach for intention recognition and role arbitration during assistive physical Human-Robot Interaction</w:t>
+                <w:t xml:space="preserve">A Motivation-Based Approach for Nouns and Verbs Learning in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baljinder Singh Bal</w:t>
+                <w:t xml:space="preserve">Zakaria Lemhaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pitti</w:t>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+                <w:t xml:space="preserve">Ann Nowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTELLIGENT AUTONOMOUS SYSTEMS - 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Robot Intelligence Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288256v1</w:t>
+                <w:t xml:space="preserve">hal-05619256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Mutual Learning through Affective-Linguistic Interaction and Differential Outcomes Training [Pre-Print]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Active Inference approach for intention recognition and role arbitration during assistive physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baljinder Singh Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Heikkinen</w:t>
+                <w:t xml:space="preserve">Alexandre Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Silvennoinen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Cañamero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHRI 2024: Third Workshop on Affective Human-Robot Interaction at ACII 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTELLIGENT AUTONOMOUS SYSTEMS - 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gênes, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778234v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sense of control during affective physical Human Robot Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Robot Mutual Learning through Affective-Linguistic Interaction and Differential Outcomes Training [Pre-Print]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Silvennoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baljinder Singh Bal</w:t>
+                <w:t xml:space="preserve">Zakaria Lemhaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pitti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual ACM/IEEE International Conference on Human Robot Interaction (HRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHRI 2024: Third Workshop on Affective Human-Robot Interaction at ACII 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2407.01280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496454v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of stress and predation on pain perception in robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lola Cañamero</w:t>
+                <w:t xml:space="preserve">Assessing the sense of control during affective physical Human Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baljinder Singh Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Canamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 11th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">19th Annual ACM/IEEE International Conference on Human Robot Interaction (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195283v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Affective Model of Norm Emergence and Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavros Anagnou</w:t>
+                <w:t xml:space="preserve">The effects of stress and predation on pain perception in robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis l'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSAR 2021: RO-MAN Workshop on Robot Behavior Adaptation to Human Social Norms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">2023 11th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527655v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functionalist approach to language learning in robots: the development of meaning potentials in social and emotional contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Affective Model of Norm Emergence and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Nowé</w:t>
+                <w:t xml:space="preserve">Stavros Anagnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBCR 2021: IROS 2021 workshop on Human-Like Behavior and Cognition in Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">TSAR 2021: RO-MAN Workshop on Robot Behavior Adaptation to Human Social Norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527650v1</w:t>
+                <w:t xml:space="preserve">hal-04527655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation-By-Proxy: Contagion Effect of Social Buffering in an Artificial Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Khan</w:t>
+                <w:t xml:space="preserve">A functionalist approach to language learning in robots: the development of meaning potentials in social and emotional contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Nowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2021 Conference on Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HBCR 2021: IROS 2021 workshop on Human-Like Behavior and Cognition in Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551706v1</w:t>
+                <w:t xml:space="preserve">hal-04527650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of the being-seen-feeling by an embodied conversational agent in a socially interactive context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation-By-Proxy: Contagion Effect of Social Buffering in an Artificial Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Cañamero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA GALA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/1-4020-3051-7_1⟩</w:t>
+              <w:t xml:space="preserve">The 2021 Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Online, Czech Republic. pp.isal_a_00424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342893v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Grounded Affect: How Much Emotion Can Arousal Convey?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction of the being-seen-feeling by an embodied conversational agent in a socially interactive context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezih Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Autonomous Robotic Systems Conference (TAROS2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63486-5_26⟩</w:t>
+              <w:t xml:space="preserve">IVA GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, University of Fukuchiyama, Fukuchiyama City, Kyoto, Japan, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3051-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527693v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of Grounded Affect: How Much Emotion Can Arousal Convey?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Hickton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Cañamero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards Autonomous Robotic Systems Conference (TAROS2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Nottingham, United Kingdom. pp.234-248, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63486-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Affect for Real-World Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Onlince Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1485,800 +1593,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of a Complex Representation of Touch Through Interaction with a Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L’Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bergoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baljinder Singh Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Animals to Animats 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 14993, pp.106-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71533-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to My User, Engaging with My Robot: An Adaptive Affective Architecture for a Social Assistive Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Maroto-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Castro-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Malfaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ángel Salichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3691348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging sociality and robotics through an evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruud Hortensius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariska Kret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (92), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scirobotics.adk6664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Long-Term Efficacy of “Social Buffering” in Artificial Social Agents: Contextual Affective Perception Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.699573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Affective Interactions: E-Motions and Embodied Artificial Cognitive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonsina Scarinzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.768416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Robot Models for Interdisciplinary Emotion Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Canamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.340-351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2019.2908162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Socially Adaptable Framework for Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Tanevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sciutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2020.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2288,319 +2396,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Emotional Machines Are Intelligent Machines: Exploring the Tangled Knot of Affective Cognition with Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotional Machines. Perspectives from Affective Computing and Emotional Human-Machine Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.135-158, 2023, Technikzukünfte, Wissenschaft und Gesellschaft / Futures of Technology, Science and Society, 978-3-031-16769-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-37641-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to From Animals to Animats 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myra Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Animals to Animats 16. Proceedings 16th International Conference on Simulation of Adaptive Behavior, SAB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13499, Springer International Publishing, 2022, Lecture Notes in Computer Science, 978-3-031-16769-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated cognition: a challenge to artificial intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Canamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Sites : Social and Technological Resources for Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pergamon, pp.223-235, 1999, Advances in Learning and Instruction Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2610,124 +2718,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellbeing and the adaptive value of pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis l'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda C de C Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AR4W: Affective Robotics for Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual event, Japan. https://sites.google.com/rosielab.ca/ar4w2022/home</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2737,173 +2845,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Animals to Animats 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Cañamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myra Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Animals to Animats 16. Proceedings 16th International Conference on Simulation of Adaptive Behavior, SAB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13499, Springer International Publishing, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3050,51 +3158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis l'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canamero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Singh Bal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Heikkinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silvennoinen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lemhaouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Anagnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00424" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3051-7_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hickton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lewis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04695126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#8217;Haridon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bergoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71533-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Maroto-G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Malfaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Salichs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691348" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Diana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Hortensius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Kret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.adk6664" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.699573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Scarinzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.768416" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2908162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tanevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37641-3_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Wilson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16770-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C de C Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis l'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canamero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lemhaouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Singh Bal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Heikkinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silvennoinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Anagnou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3051-7_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hickton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lewis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04695126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#8217;Haridon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bergoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71533-4_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Maroto-G&#243;mez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Malfaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Salichs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691348" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Diana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Hortensius" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Kret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.adk6664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.699573" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Scarinzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.768416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2908162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tanevska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37641-3_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16770-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C de C Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04527678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>