--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,459 +234,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Tensile Test for TRIP–TWIP Mechanisms High-Throughput Mapping in a Compositionally Graded Ti–Nb Alloy</w:t>
+                <w:t xml:space="preserve">Coupling strengthening with local stress relaxation in an 800 MPa yield strength strain transformable titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fontaine</w:t>
+                <w:t xml:space="preserve">N. Keskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corre</w:t>
+                <w:t xml:space="preserve">S.A. Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Y. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo P van Landeghem</w:t>
+                <w:t xml:space="preserve">T. Ingale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Galy</w:t>
+                <w:t xml:space="preserve">M.S.K.K.Y. Nartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (11), pp.4737 - 4743. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 262, pp.116669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07941-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367344v1</w:t>
+                <w:t xml:space="preserve">hal-05379772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling strengthening with local stress relaxation in an 800 MPa yield strength strain transformable titanium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the mechanical damage of a solid-state recycled aluminium alloy under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Keskar</w:t>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Mantri</w:t>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Danard</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ingale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.S.K.K.Y. Nartu</w:t>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116669⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 944, pp.148896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379772v1</w:t>
+                <w:t xml:space="preserve">hal-05225224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical damage of a solid-state recycled aluminium alloy under tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Lilensten</w:t>
+                <w:t xml:space="preserve">A Single Tensile Test for TRIP–TWIP Mechanisms High-Throughput Mapping in a Compositionally Graded Ti–Nb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">Hugo P van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Daniel Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 944, pp.148896. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (11), pp.4737 - 4743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225224v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and shear behavior of recycled AA 6060 aluminium chips by direct hot extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,390 +770,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération et recyclage de l’aluminium - Stratégie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Solid state recycling of aluminium chips: Multi-technique characterization and analysis of oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v2-m2345⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270047v1</w:t>
+                <w:t xml:space="preserve">hal-04270052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying enhanced strength-ductility combinations in TRIP/TWIP Ti-12Mo alloy engineered via isothermal omega precipitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jinyong Zhang</w:t>
+                <w:t xml:space="preserve">Récupération et recyclage de l’aluminium - Stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ACTAMAT.2022.118619⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-m2345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04333966v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state recycling of aluminium chips: Multi-technique characterization and analysis of oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+                <w:t xml:space="preserve">Mechanisms underlying enhanced strength-ductility combinations in TRIP/TWIP Ti-12Mo alloy engineered via isothermal omega precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingnan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Aditya Mantri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.101864. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.118619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ACTAMAT.2022.118619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270052v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{332}&amp;lt;113&amp;gt; mechanical detwinning as a deformation mechanism in the β-metastable Ti-15Mo alloy during cyclic loading</w:t>
               </w:r>
@@ -1273,51 +1273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observations of a hierarchical twinning–detwinning process in stress-induced α″-martensite of Ti-12Mo alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingnan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,295 +1401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Solutes at Crystal Defects in Borides After Creep and Annealing in a Polycrystalline Superalloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the transformation pathways in TRIP/TWIP Ti–12Mo alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingnan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sammy Tin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-021-04736-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 822, pp.141672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435740v1</w:t>
+                <w:t xml:space="preserve">hal-03436412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transformation pathways in TRIP/TWIP Ti–12Mo alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partitioning of Solutes at Crystal Defects in Borides After Creep and Annealing in a Polycrystalline Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fan Sun</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kostka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Tin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 822, pp.141672. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.2293-2302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-021-04736-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436412v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced creep performance in a polycrystalline superalloy driven by atomic-scale phase transformation along planar faults</w:t>
               </w:r>
@@ -1701,64 +1701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichko Antonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Tin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevas Kontis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2043,51 +2043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the heterogeneous nature of deformation in a strain-transformable beta metastable Ti-V-Cr-Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,325 +2158,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of High-Pressure Torsion on the Microstructure and the Hardness of a Ti-Rich High-Entropy Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and tensile properties of a bcc Ti-rich high-entropy alloy with transformation-induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Heczel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Lilensten</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Couzine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dirras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.732⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2016.1221861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490466v1</w:t>
+                <w:t xml:space="preserve">hal-02490260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and tensile properties of a bcc Ti-rich high-entropy alloy with transformation-induced plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of High-Pressure Torsion on the Microstructure and the Hardness of a Ti-Rich High-Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Heczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Couzinié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Dirras</w:t>
+                <w:t xml:space="preserve">Jean Philippe Couzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (2), pp.110-116. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 879, pp.732-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21663831.2016.1221861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490260v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of High-Pressure Torsion on the Microstructure and the Hardness of a Ti-Rich High-Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Heczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,78 +2484,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Couzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 879, pp.732-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373853v1</w:t>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining advanced characterization techniques to rationalize the multiple mechanical behaviors observed in TRIP/TWIP Ti-alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration du recyclage des métaux et alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre Blanc : Les matériaux au cœur des enjeux post-covid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erman Tekkaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07941-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keskar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mantri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ingale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.K.K.Y. Nartu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116669" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-m2345" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Qian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aditya Mantri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriswaroop Dasari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAMAT.2022.118619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Hocini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.2013967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kostka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Tin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04736-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoichko Antonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.10.062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Danard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lilensten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brozek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heczel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Couzine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.732" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1221861" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Danard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Freiherr von Thungen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erman Tekkaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keskar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mantri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ingale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.K.K.Y. Nartu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P van Landeghem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07941-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-m2345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aditya Mantri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriswaroop Dasari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAMAT.2022.118619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Hocini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.2013967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kostka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Tin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04736-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoichko Antonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.10.062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Danard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lilensten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brozek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1221861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heczel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Couzine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Danard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Freiherr von Thungen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>