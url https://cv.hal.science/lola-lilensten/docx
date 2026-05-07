--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -100,645 +100,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing on oxidation during solid-state recycling of aluminium chips</w:t>
+                <w:t xml:space="preserve">Coupling strengthening with local stress relaxation in an 800 MPa yield strength strain transformable titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Duchateau</w:t>
+                <w:t xml:space="preserve">N. Keskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Lilensten</w:t>
+                <w:t xml:space="preserve">S.A. Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xukai Zhang</w:t>
+                <w:t xml:space="preserve">Y. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Gebhard</w:t>
+                <w:t xml:space="preserve">T. Ingale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Erman Tekkaya</w:t>
+                <w:t xml:space="preserve">M.S.K.K.Y. Nartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1010, pp.178178. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 262, pp.116669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.178178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874300v1</w:t>
+                <w:t xml:space="preserve">hal-05379772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling strengthening with local stress relaxation in an 800 MPa yield strength strain transformable titanium alloy</w:t>
+                <w:t xml:space="preserve">A Single Tensile Test for TRIP–TWIP Mechanisms High-Throughput Mapping in a Compositionally Graded Ti–Nb Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Keskar</w:t>
+                <w:t xml:space="preserve">Clémence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Mantri</w:t>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Danard</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ingale</w:t>
+                <w:t xml:space="preserve">Hugo P van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S.K.K.Y. Nartu</w:t>
+                <w:t xml:space="preserve">Daniel Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 262, pp.116669. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (11), pp.4737 - 4743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379772v1</w:t>
+                <w:t xml:space="preserve">hal-05367344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the mechanical damage of a solid-state recycled aluminium alloy under tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 944, pp.148896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Tensile Test for TRIP–TWIP Mechanisms High-Throughput Mapping in a Compositionally Graded Ti–Nb Alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of annealing on oxidation during solid-state recycling of aluminium chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corre</w:t>
+                <w:t xml:space="preserve">Théo Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Xukai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo P van Landeghem</w:t>
+                <w:t xml:space="preserve">Johannes Gebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Galy</w:t>
+                <w:t xml:space="preserve">A. Erman Tekkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (11), pp.4737 - 4743. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1010, pp.178178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07941-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.178178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367344v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and shear behavior of recycled AA 6060 aluminium chips by direct hot extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gebhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state recycling of aluminium chips: Multi-technique characterization and analysis of oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31, pp.101864. </w:t>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération et recyclage de l’aluminium - Stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.118619. </w:t>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{332}&amp;lt;113&amp;gt; mechanical detwinning as a deformation mechanism in the β-metastable Ti-15Mo alloy during cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingnan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vermaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transformation pathways in TRIP/TWIP Ti–12Mo alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingnan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of Solutes at Crystal Defects in Borides After Creep and Annealing in a Polycrystalline Superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced creep performance in a polycrystalline superalloy driven by atomic-scale phase transformation along planar faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichko Antonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,64 +2030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the heterogeneous nature of deformation in a strain-transformable beta metastable Ti-V-Cr-Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and tensile properties of a bcc Ti-rich high-entropy alloy with transformation-induced plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of High-Pressure Torsion on the Microstructure and the Hardness of a Ti-Rich High-Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Heczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of High-Pressure Torsion on the Microstructure and the Hardness of a Ti-Rich High-Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Heczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,64 +2598,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining advanced characterization techniques to rationalize the multiple mechanical behaviors observed in TRIP/TWIP Ti-alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-hardenability of a new solid-solution strengthened TWIP titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Danard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,64 +2912,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration du recyclage des métaux et alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre Blanc : Les matériaux au cœur des enjeux post-covid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erman Tekkaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keskar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mantri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ingale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.K.K.Y. Nartu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P van Landeghem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07941-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-m2345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aditya Mantri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriswaroop Dasari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAMAT.2022.118619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Hocini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.2013967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kostka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Tin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04736-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoichko Antonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.10.062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Danard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lilensten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brozek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1221861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heczel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Couzine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Danard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Freiherr von Thungen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keskar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mantri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ingale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.K.K.Y. Nartu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07941-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erman Tekkaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-m2345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aditya Mantri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriswaroop Dasari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAMAT.2022.118619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Hocini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.2013967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kostka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Tin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04736-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoichko Antonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.10.062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Danard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lilensten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brozek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1221861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heczel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Couzine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Danard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Freiherr von Thungen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>