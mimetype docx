--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -253,267 +253,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Langon (85), Rue de la Halle</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989059v1</w:t>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+                <w:t xml:space="preserve">Le Langon (85), Rue de la Halle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+                <w:t xml:space="preserve">hal-04989059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
               </w:r>
@@ -611,389 +611,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520383v1</w:t>
+                <w:t xml:space="preserve">hal-04519902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Duval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Besson</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519902v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Collectif de Recherche : La céramique entre Loire et littoral du Ier s. av. J.-C. au VIe s. ap. J.-C. (Pays-de-la-Loire, Morbihan)</w:t>
               </w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1213,271 +1213,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flacourt (78), &amp;quot;Les Bois de Flacourt&amp;quot; - Carrière S.M.E.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fabien Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.438 (1 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844785v1</w:t>
+                <w:t xml:space="preserve">hal-04850855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flacourt (78), &amp;quot;Les Bois de Flacourt&amp;quot; - Carrière S.M.E.M.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.438 (1 vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850855v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1585,103 +1585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bignan, « Kerjulien », site 3, rapport final d'opération, Archeodunum : SRA Bretagne, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum SAS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1707,103 +1707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Hilaire-de-Loulay, &amp;quot;Allée du Bois&amp;quot; (Vendée), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum SAS. 2020, 604 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1823,301 +1823,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04635834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
+                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822686v1</w:t>
+                <w:t xml:space="preserve">hal-04822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
+                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Briand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822684v1</w:t>
+                <w:t xml:space="preserve">hal-04822686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,64 +2439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plénée-Jugon (22), Projet RD59 &amp;quot;Les Touches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,445 +2555,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourlaville (50), Quartier Chardine. Une histoire de 4000 ans. Rapport d'Opération d'Archéologie Préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Val-de-Reuil, &amp;quot;Les Noés de Léry&amp;quot; (Eure), rapport final d'opération, Archeodunum : SRA Normandie, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hauzeur</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Élodie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime. 2015, pp.391</w:t>
+              <w:t xml:space="preserve">Archeodunum SAS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802623v1</w:t>
+                <w:t xml:space="preserve">halshs-04634456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Marie (35), &amp;quot;Saint-Julien&amp;quot; et &amp;quot;Pont Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vasnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nima Seadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.389 (1 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val-de-Reuil, &amp;quot;Les Noés de Léry&amp;quot; (Eure), rapport final d'opération, Archeodunum : SRA Normandie, 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+                <w:t xml:space="preserve">Tourlaville (50), Quartier Chardine. Une histoire de 4000 ans. Rapport d'Opération d'Archéologie Préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum SAS. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime. 2015, pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04634456v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Clouzeaux (85), ZAC de la Landette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,77 +3045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couëron, &amp;quot;Les Hauts de Couëron&amp;quot; (Loire-Atlantique), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,64 +3411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Arnoult (76), &amp;quot;Avenue du Plateau/Les Jardins du Bocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montassier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tivaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Purene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Peck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vasnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Seadlou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefevre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Saedlou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04915797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tivaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Purene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Peck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vasnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Seadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefevre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Saedlou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04915797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>