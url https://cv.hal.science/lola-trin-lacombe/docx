--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,3785 +66,3785 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Langon (85), Rue de la Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha; Archeodunum; Inrap; CNRS; Université Bordeaux Montaigne; Université Clermont Auvergne; Université de Limoges; Université de Poitiers; Université Toulouse Jean Jaurès; Université Babes-Bolyai. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Collectif de Recherche : La céramique entre Loire et littoral du Ier s. av. J.-C. au VIe s. ap. J.-C. (Pays-de-la-Loire, Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Pays de la Loire. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flacourt (78), &amp;quot;Les Bois de Flacourt&amp;quot; - Carrière S.M.E.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.438 (1 vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bignan, « Kerjulien », site 3, rapport final d'opération, Archeodunum : SRA Bretagne, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04634974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Hilaire-de-Loulay, &amp;quot;Allée du Bois&amp;quot; (Vendée), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2020, 604 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancenis (44), &amp;quot;Le Château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Purene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plénée-Jugon (22), Projet RD59 &amp;quot;Les Touches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 3 vol (534 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourlaville (50), Quartier Chardine. Une histoire de 4000 ans. Rapport d'Opération d'Archéologie Préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime. 2015, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val-de-Reuil, &amp;quot;Les Noés de Léry&amp;quot; (Eure), rapport final d'opération, Archeodunum : SRA Normandie, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04634456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Marie (35), &amp;quot;Saint-Julien&amp;quot; et &amp;quot;Pont Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Seadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.389 (1 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Clouzeaux (85), ZAC de la Landette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couëron, &amp;quot;Les Hauts de Couëron&amp;quot; (Loire-Atlantique), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2015, 292 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Arnoult (76), &amp;quot;Avenue du Plateau/Les Jardins du Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Painchault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.443 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saintes (17), Place de la Prison, square Machon et place Gustave Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.377 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carquefou (44), ZAC du Clouët - Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Polinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Saedlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.532 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des ateliers de production de terra nigra dans les Pays-de-la-Loire et du Morbihan par analyses pétrographiqueset chimiques (ICP-AES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV colloque d'Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...641 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les productions de terra nigra dans le Centre-Ouest : essai de caractérisations chimiques et pétrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
-[...120 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...2387 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04845020v1</w:t>
+                <w:t xml:space="preserve">Baptiste Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Étude de la Céramique Antique en Gaule (SFECAG), May 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de terra nigra régionales en pays de la Loire et Morbihan : essai de caractérisations chimiques et pétrographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès d'Angers, 9-12 mai 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-64, 2024, 978-2-9579916-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915797v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-04573901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3999,51 +3999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tivaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Purene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Peck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vasnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Seadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefevre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Saedlou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04915797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tivaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Purene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Peck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844786v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vasnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Seadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefevre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Saedlou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04915797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>