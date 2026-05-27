--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,1687 +66,1840 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des ateliers de production de terra nigra dans les Pays-de-la-Loire et du Morbihan par analyses pétrographiqueset chimiques (ICP-AES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV colloque d'Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen Université de Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Le Langon (85), Rue de la Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Langon (85), Rue de la Halle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04989059v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eveha; Archeodunum; Inrap; CNRS; Université Bordeaux Montaigne; Université Clermont Auvergne; Université de Limoges; Université de Poitiers; Université Toulouse Jean Jaurès; Université Babes-Bolyai. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04520383v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04882218v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519902v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Collectif de Recherche : La céramique entre Loire et littoral du Ier s. av. J.-C. au VIe s. ap. J.-C. (Pays-de-la-Loire, Morbihan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Pays de la Loire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+                <w:t xml:space="preserve">Flacourt (78), &amp;quot;Les Bois de Flacourt&amp;quot; - Carrière S.M.E.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dufour</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.438 (1 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844785v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flacourt (78), &amp;quot;Les Bois de Flacourt&amp;quot; - Carrière S.M.E.M.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.438 (1 vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850855v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bignan, « Kerjulien », site 3, rapport final d'opération, Archeodunum : SRA Bretagne, 2020</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum SAS. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04634974v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Hilaire-de-Loulay, &amp;quot;Allée du Bois&amp;quot; (Vendée), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2020</w:t>
+                <w:t xml:space="preserve">Bignan, « Kerjulien », site 3, rapport final d'opération, Archeodunum : SRA Bretagne, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum SAS. 2020, 604 p</w:t>
+              <w:t xml:space="preserve">Archeodunum SAS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04635834v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04634974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Saint-Hilaire-de-Loulay, &amp;quot;Allée du Bois&amp;quot; (Vendée), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
+              <w:t xml:space="preserve">Archeodunum SAS. 2020, 604 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823386v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,2089 +1915,1936 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancenis (44), &amp;quot;Le Château</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Peck</w:t>
+                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.178</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822683v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plénée-Jugon (22), Projet RD59 &amp;quot;Les Touches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+                <w:t xml:space="preserve">Ancenis (44), &amp;quot;Le Château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Purene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 3 vol (534 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844786v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Latour</w:t>
+                <w:t xml:space="preserve">Plénée-Jugon (22), Projet RD59 &amp;quot;Les Touches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 3 vol (534 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843553v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourlaville (50), Quartier Chardine. Une histoire de 4000 ans. Rapport d'Opération d'Archéologie Préventive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Sainte-Marie (35), &amp;quot;Saint-Julien&amp;quot; et &amp;quot;Pont Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Seadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime. 2015, pp.391</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.389 (1 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802623v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Val-de-Reuil, &amp;quot;Les Noés de Léry&amp;quot; (Eure), rapport final d'opération, Archeodunum : SRA Normandie, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum SAS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04634456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Marie (35), &amp;quot;Saint-Julien&amp;quot; et &amp;quot;Pont Saint-Julien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nima Seadlou</w:t>
+                <w:t xml:space="preserve">Tourlaville (50), Quartier Chardine. Une histoire de 4000 ans. Rapport d'Opération d'Archéologie Préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.389 (1 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime. 2015, pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845023v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Clouzeaux (85), ZAC de la Landette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couëron, &amp;quot;Les Hauts de Couëron&amp;quot; (Loire-Atlantique), rapport final d'opération, Archeodunum : SRA Pays de la Loire, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum SAS. 2015, 292 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04635823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Arnoult (76), &amp;quot;Avenue du Plateau/Les Jardins du Bocage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Painchault</w:t>
+                <w:t xml:space="preserve">Carquefou (44), ZAC du Clouët - Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Polinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Saedlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.443 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.532 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845020v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saintes (17), Place de la Prison, square Machon et place Gustave Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Klinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.377 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carquefou (44), ZAC du Clouët - Tranche 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nima Saedlou</w:t>
+                <w:t xml:space="preserve">Saint-Arnoult (76), &amp;quot;Avenue du Plateau/Les Jardins du Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Painchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.532 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.443 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845860v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des ateliers de production de terra nigra dans les Pays-de-la-Loire et du Morbihan par analyses pétrographiqueset chimiques (ICP-AES)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Les productions de terra nigra régionales en pays de la Loire et Morbihan : essai de caractérisations chimiques et pétrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV colloque d'Archéométrie du GMPCA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05066631v1</w:t>
+              <w:t xml:space="preserve">Actes du congrès d'Angers, 9-12 mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-64, 2024, 978-2-9579916-3-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de terra nigra dans le Centre-Ouest : essai de caractérisations chimiques et pétrographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Étude de la Céramique Antique en Gaule (SFECAG), May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573901v1</w:t>
-              </w:r>
-[...142 lines deleted...]
-                <w:t xml:space="preserve">hal-04915797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3999,51 +3999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tivaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Purene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Peck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844786v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vasnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Seadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefevre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Saedlou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04915797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tivaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Purene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Peck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vasnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Seadlou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefevre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Saedlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04915797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>