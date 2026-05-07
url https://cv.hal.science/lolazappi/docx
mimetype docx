--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -375,51 +375,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -491,1129 +491,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Les liens familiaux à l’épreuve des institutions disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">Elsa Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rossigneux-Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhps.015.0010⟩</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 279 (n° 2), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.279.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910881v1</w:t>
+                <w:t xml:space="preserve">hal-03768141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bras armé de l’État social : l’institutionnalisation des services sociaux dans l’entre-deux-guerres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 15 (1), pp.72-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhps.015.0072⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 1 (15), pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.015.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910883v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger l’enfant ou préserver la famille ? Les assistantes sociales face aux placements d’enfants dans l’entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">Le bras armé de l’État social : l’institutionnalisation des services sociaux dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms1.279.0067⟩</w:t>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 15 (1), pp.72-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.015.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768135v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens familiaux à l’épreuve des institutions disciplinaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protéger l’enfant ou préserver la famille ? Les assistantes sociales face aux placements d’enfants dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, vol. 279 (n° 2), pp.3-15. </w:t>
+              <w:t xml:space="preserve">, 2022, 279 (2), pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms1.279.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms1.279.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768141v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomisation sous tutelle. Penser les réactions des personnes assistées face aux services sociaux dans l’entre-deux-guerres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liens familiaux et institutions disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rossigneux-Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°139-140 (2), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.139.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475966v1</w:t>
+                <w:t xml:space="preserve">hal-03811202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens familiaux et institutions disciplinaires: Séminaire « Entre les murs, hors les murs. Revisiter l’histoire des institutions disciplinaires »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’autonomisation sous tutelle. Penser les réactions des personnes assistées face aux services sociaux dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Zappi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.24-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.139.0123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04188585v1</w:t>
+                <w:t xml:space="preserve">hal-03475966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens familiaux et institutions disciplinaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension, Jean-Claude Daumas, La révolution matérielle. Une histoire de la consommation (France, XIXe-XXIe siècle), Paris, Flammarion, 2018, 590p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Zappi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpsf.139.0123⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://www-cairn-info.acces-distant.sciencespo.fr/revue-cahiers-jaures-2020-4-page-95.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.238.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811202v1</w:t>
+                <w:t xml:space="preserve">hal-03475969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension, Jean-Claude Daumas, La révolution matérielle. Une histoire de la consommation (France, XIXe-XXIe siècle), Paris, Flammarion, 2018, 590p.</w:t>
+                <w:t xml:space="preserve">Comment être « l’amie » des familles populaires : la relation de care chez les assistantes sociales de l’entre-deux-guerres, entre vocation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (49), pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.16222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.238.0095⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03475969v1</w:t>
+                <w:t xml:space="preserve">hal-03399583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment être « l’amie » des familles populaires : la relation de care chez les assistantes sociales de l’entre-deux-guerres, entre vocation et formation</w:t>
+                <w:t xml:space="preserve">Une approche morale de la précarité. Les enquêtes des services sociaux dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°169 (1), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clio.16222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03399583v1</w:t>
+                <w:t xml:space="preserve">hal-02404367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche morale de la précarité. Les enquêtes des services sociaux dans l’entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Nicolas Sallée, Éduquer sous contrainte. Une sociologie de la justice des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (3), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.2981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404367v1</w:t>
+                <w:t xml:space="preserve">hal-03567221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes travailleurs, jeunes consommateurs : les enquêtes sociales et la place des jeunes au sein des familles de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (1), pp.81-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mnc.035.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1623,100 +1489,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service social en action : assistantes sociales et familles assistées dans le cadre de la protection de la jeunesse à Paris dans l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Institut d'études politiques de Paris - Sciences Po, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019IEPP0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03659213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1726,105 +1592,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visages de l'État social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses de Sciences Po. , 2022, 9782724639452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1971,51 +1837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lola.zappi@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/histoire/fr/chercheur/Lola%20Zappi/76090.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whocaresineurope.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-protection-enfance.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rq1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.238.0095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.16222" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnc.035.0081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03659213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lola.zappi@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/histoire/fr/chercheur/Lola%20Zappi/76090.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whocaresineurope.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-protection-enfance.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rq1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.238.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.16222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnc.035.0081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03659213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>