--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -700,1318 +700,1318 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport noise defined from wavelet transform for model-based stochastic ocean models</w:t>
+                <w:t xml:space="preserve">Stochastic Grid Perturbation on Quasi-Geostrophic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tucciarone</w:t>
+                <w:t xml:space="preserve">Simon Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rev:a2a474fdf360d21b4a6d7fc1f3fb18e3512b964e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677272v1</w:t>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-03597550v1</w:t>
+                <w:t xml:space="preserve">hal-04611878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Modeling in Geophysical Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Seminar at the Research Center for Mathematics and Interdisciplinary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Driven Stochastic Primitive Equations with Dynamic Modes Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tucciarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUOD 2022 - Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom. pp.321-336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40094-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification for mesoscale air-sea interaction under transport noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Wave Solutions of a Stochastic Shallow Water Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUOD 2022 - Workshop on Stochastic Transport in Upper Ocean Dynamics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom. pp.223-245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40094-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic transport in an idealized ocean-atmosphere coupled model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Two-Step Numerical Scheme in Time for Surface Quasi Geostrophic Equations Under Location Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Boulvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STUOD 2021 - Workshop on Stochastic Transport in Upper Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London (UK), United Kingdom. pp.57-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957883v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Step Numerical Scheme in Time for Surface Quasi Geostrophic Equations Under Location Uncertainty</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic transport in an idealized ocean-atmosphere coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STUOD 2021 - Workshop on Stochastic Transport in Upper Ocean Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910769v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order schemes in time for the surface quasigeostrophic system under location uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistically data-driven modelling Location Uncertainty in mesoscale dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221190v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistically data-driven modelling Location Uncertainty in mesoscale dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher order schemes in time for the surface quasigeostrophic system under location uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna / Virtual, Austria. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351970v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Grid Perturbation on Quasi-Geostrophic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalized stochastic formulation of the Ekman-Stokes model with statistical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672188v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport noise defined from wavelet transform for model-based stochastic ocean models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tucciarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic data-driven parameterization of unresolved mesoscale eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deremble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04611878v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic parameterization with dynamic mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer International Publishing, pp.179-193, 2023, Mathematics of Planet Earth, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive Equations Under Location Uncertainty: Analytical Description and Model Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tucciarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629335v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-1749-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673756v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004510" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04022844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deremble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926919v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoi Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09732-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tucciarone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672188v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Lahaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Boulvard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03221190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10935" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a2a474fdf360d21b4a6d7fc1f3fb18e3512b964e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02712112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03207741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629335v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-1749-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673756v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004510" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04022844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deremble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926919v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoi Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09732-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a2a474fdf360d21b4a6d7fc1f3fb18e3512b964e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tucciarone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Lahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Boulvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03221190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10935" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672188v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02712112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03207741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>