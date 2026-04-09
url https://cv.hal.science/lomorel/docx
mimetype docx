--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -277,304 +277,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting and applying the rewilding score to assess the biodiversity potential of cattle-oriented farms</w:t>
+                <w:t xml:space="preserve">Au-delà de l’agroécologie : le ré-ensauvagement agricole, une perspective pour les systèmes d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Valence</w:t>
+                <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111165⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275859v1</w:t>
+                <w:t xml:space="preserve">hal-04275879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’agroécologie : le ré-ensauvagement agricole, une perspective pour les systèmes d’élevage ?</w:t>
+                <w:t xml:space="preserve">Adapting and applying the rewilding score to assess the biodiversity potential of cattle-oriented farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7714. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.111165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275879v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From taxonomic to functional dark diversity: Exploring the causes of potential biodiversity and its implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -673,51 +673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating species pools and abundance distribution in habitat conservation status assessment: A new index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High interannual variability of a climate-driven amphibian community in a seasonal rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Crottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive rewilding may (also) restore phylogenetically rich and functionally resilient forest plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous recovery of functional diversity and rarity of ground-living spiders shed light on the conservation importance of recent woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation project of a managed marsh: Biodiversity assessment of different management measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,51 +1341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indice de synanthropie de l'herpétofaune à partir de données d'occurrences : un exemple à l'échelle de la région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1769,51 +1769,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, Naturalité et Changement climatique en Bretagne. Rapport de synthèse, phase 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ruralité à la féralité : dynamique de recomposition des facettes taxonomique, fonctionnelle et phylogénétique des communautés d’espèces lors des processus de reboisement spontanés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Museum national d'histoire naturelle - MNHN PARIS, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MNHN0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2080,51 +2080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0DDEAC9"/>
+    <w:nsid w:val="9849D766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2311,51 +2311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lomorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02962314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Crottini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Freeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01916-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-01687-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Agasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Rault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03529900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lomorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02962314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Crottini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Freeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01916-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-01687-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Agasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Rault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03529900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>