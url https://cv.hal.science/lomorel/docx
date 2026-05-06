--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -2080,51 +2080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9849D766"/>
+    <w:nsid w:val="434E265B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>