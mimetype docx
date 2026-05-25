--- v0 (2026-03-09)
+++ v1 (2026-05-25)
@@ -34,50 +34,131 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sandrine Longis </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">longis-sandrine</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0000-9853-4147</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">164851879</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -101,100 +182,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports méthodologiques aux expérimentations système en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Longis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université de Toulouse, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025TLSEP093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05483662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -204,766 +285,766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of innovative cropping systems diversified with oilseeds and protein crops: identification and resolution of methodological issues, using the Syppre experimental network as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Longis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Toupet de Cordoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (2), 26p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2023022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à l’échelle nationale - filière Arboriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castel Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY Ecophyto, 64 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02789599v1</w:t>
+                <w:t xml:space="preserve">hal-03404099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à l’échelle nationale - filière Arboriculture.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castel Laurie</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03404099v1</w:t>
+                <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tribunal du loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Longis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival La Novéla fête connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1029,51 +1110,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0E07EE6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1110,51 +1343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05483662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEP093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet de Cordoue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castel Laurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubreuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/longis-sandrine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9853-4147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164851879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05483662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEP093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet de Cordoue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castel Laurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>