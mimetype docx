--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -277,7274 +277,7391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the Literature on Industry 4.0 Technologies and Circular Economy: A Mediation–Moderation Analysis</w:t>
+                <w:t xml:space="preserve">Artificial intelligence driven ethical procurement systems, circular economy and governance: A supplier performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev Ranjan Kumar</w:t>
+                <w:t xml:space="preserve">Surajit Bag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alok Raj</w:t>
+                <w:t xml:space="preserve">Muhammad Sabbir Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.70051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pursup.2025.101075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399001v1</w:t>
+                <w:t xml:space="preserve">hal-05568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising Sustainable Performance: Integrating Servitisation Innovation into Green Sustainable Supply Chain Management under the Influence of Governance and Industry 4.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling the Literature on Industry 4.0 Technologies and Circular Economy: A Mediation–Moderation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Elmarzouky</w:t>
+                <w:t xml:space="preserve">Rajeev Ranjan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Gulko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.115029⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.8946-8965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846579v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nexus of Supply Chain Performance and Blockchain Technology in the Digitalization Era: Insights from a Fast-Growing Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hengky Latan</w:t>
+                <w:t xml:space="preserve">Maximising Sustainable Performance: Integrating Servitisation Innovation into Green Sustainable Supply Chain Management under the Influence of Governance and Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Alkaraan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elmarzouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murad Ali</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gulko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 172, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114398⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 186, pp.115029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.115029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432403v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Risk Identification: Signaling Companies' Social Sustainability Reputation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nexus of Supply Chain Performance and Blockchain Technology in the Digitalization Era: Insights from a Fast-Growing Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Laguir</w:t>
+                <w:t xml:space="preserve">Joseph Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Jose Jabbour Chiappetta</w:t>
+                <w:t xml:space="preserve">Murad Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 478, </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894963v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Collaborative Product Development Process from a Knowledge Management Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply Chain Risk Identification: Signaling Companies' Social Sustainability Reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Chaouni Benabdellah</w:t>
+                <w:t xml:space="preserve">Paula de Camargo Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
+                <w:t xml:space="preserve">Issam Laguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surajit Bag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">Charbel Jose Jabbour Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JKM-05-2023-0384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 478, pp.143817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870140v1</w:t>
+                <w:t xml:space="preserve">hal-04894963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Practices as a Shield for the Long-Term Organisational and Network Resilience during Crisis: Insights from an Industrial Symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Collaborative Product Development Process from a Knowledge Management Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Chaouni Benabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Karman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktor Prokop</w:t>
+                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surajit Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (8), pp.2383-2412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JKM-05-2023-0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889071v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Companies Better Engage Consumers in the Transition towards Circularity? Case Studies on the Role of the Marketing Mix and Nudges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular Economy Practices as a Shield for the Long-Term Organisational and Network Resilience during Crisis: Insights from an Industrial Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Karman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziela Maira Rainatto</w:t>
+                <w:t xml:space="preserve">Viktor Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 434, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139779⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432412v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial-Intelligence-Based Omnichannel Blood Supply Chain: A Pathway for Sustainable Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Can Companies Better Engage Consumers in the Transition towards Circularity? Case Studies on the Role of the Marketing Mix and Nudges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziela Maira Rainatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Cardoso Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Ghouri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.113980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276023v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité devrait être une priorité pour les chaînes d’approvisionnement des entreprises, même en période de permacrise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Artificial-Intelligence-Based Omnichannel Blood Supply Chain: A Pathway for Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Ghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.U. Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.113980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101867v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Food Supply Chains Taking Advantage of the Circular Economy? A Research Agenda on Tackling Food Waste Based on Industry 4.0 Technologies</w:t>
+                <w:t xml:space="preserve">La durabilité devrait être une priorité pour les chaînes d’approvisionnement des entreprises, même en période de permacrise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/la-durabilite-devrait-etre-une-priorite-pour-les-chaines-dapprovisionnement-des-entreprises-meme-en-periode-de-permacrise/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276025v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Means Long Life - Green Competencies for Corporate Sustainability Performance: A Moderated Mediation Model of Green Organizational Culture and Top Management Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Food Supply Chains Taking Advantage of the Circular Economy? A Research Agenda on Tackling Food Waste Based on Industry 4.0 Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C.D.O. Frascareli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D.R. Santibanez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ali</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139174⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.967--983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2021.1980903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276020v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Supply Chain Risk Management and Performance in Industry 4.0 Era: Information System Security Practices in Malaysia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Means Long Life - Green Competencies for Corporate Sustainability Performance: A Moderated Mediation Model of Green Organizational Culture and Top Management Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fernando</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I.S. Wahyuni-Td</w:t>
+                <w:t xml:space="preserve">M.Z. Yaqub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Production Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21681015.2022.2116495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276022v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management of Supply Chains in the Digital Transformation Era: Contribution and Challenges of Blockchain Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyber Supply Chain Risk Management and Performance in Industry 4.0 Era: Information System Security Practices in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rauniyar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Modgil</w:t>
+                <w:t xml:space="preserve">I.S. Wahyuni-Td</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Management and Data Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IMDS-04-2021-0235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Production Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.102--116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681015.2022.2116495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276028v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Applying a Circular Business Model Lead to Organizational Resilience? Mediating Effects of Industry 4.0 and Customers Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Management of Supply Chains in the Digital Transformation Era: Contribution and Challenges of Blockchain Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rauniyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Modgil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122672⟩</w:t>
+              <w:t xml:space="preserve">Industrial Management and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (1), pp.253--277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IMDS-04-2021-0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276026v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permacrise : la durabilité, nouvelle priorité de la supply chain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Pandemic Disruption: A Matter of Building Companies' Internal and External Resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Applying a Circular Business Model Lead to Organizational Resilience? Mediating Effects of Industry 4.0 and Customers Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohammed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Diabat</w:t>
+                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1970848⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276027v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes You a Whistleblower? A Multi-Country Field Study on the Determinants of the Intention to Report Wrongdoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murad Ali</w:t>
+                <w:t xml:space="preserve">COVID-19 Pandemic Disruption: A Matter of Building Companies' Internal and External Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tan Vo-Thanh</w:t>
+                <w:t xml:space="preserve">A. Diabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-022-05089-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (8), pp.2716--2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1970848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275088v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap: The Moderating Roles of Institutional Quality and Compliance on the Link between CSR and Financial Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.A.A. Bokhari</w:t>
+                <w:t xml:space="preserve">Crossing the Red Line? Empirical Evidence and Useful Recommendations on Questionable Research Practices among Business Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Ali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184 (3), pp.549--569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-021-04961-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276021v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Red Line? Empirical Evidence and Useful Recommendations on Questionable Research Practices among Business Scholars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ali</w:t>
+                <w:t xml:space="preserve">What Makes You a Whistleblower? A Multi-Country Field Study on the Determinants of the Intention to Report Wrongdoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 184 (3), pp.549--569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-021-04961-7⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 183 (3), pp.885--905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-022-05089-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276024v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Technologies and Green Human Resource Management: Capabilities for GSCM Adoption and Enhanced Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the Gap: The Moderating Roles of Institutional Quality and Compliance on the Link between CSR and Financial Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.A. Bokhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trujillo-Gallego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Sarache</w:t>
+                <w:t xml:space="preserve">G. Albort-Morant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276070v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human side of humanitarian supply chains: a research agenda and systematization framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">Digital Technologies and Green Human Resource Management: Capabilities for GSCM Adoption and Enhanced Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trujillo-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Ramsden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paula De Camargo Fiorini</w:t>
+                <w:t xml:space="preserve">W. Sarache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-03970-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275090v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Industry 4.0 technologies by organizations: a maturity levels perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human side of humanitarian supply chains: a research agenda and systematization framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ramsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciel M. Queiroz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marcio Cardoso Machado</w:t>
+                <w:t xml:space="preserve">Paula De Camargo Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1--27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-05006-6⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 319 (1), pp.911--936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-03970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275087v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture as Context: A Five-Country Study of Discretionary Green Workplace Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Emerging Digital Technologies, Green Supply Chains, and the Performance of Environmentally Friendly Firms: The Underpinning Role of Human Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jiang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.B. Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10860266221104039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.13134-13148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2022.3210470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276057v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Emerging Digital Technologies, Green Supply Chains, and the Performance of Environmentally Friendly Firms: The Underpinning Role of Human Resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Career Satisfaction in the Public Sector: Implications for a More Sustainable and Socially Responsible Human Resource Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.B. Mariano</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEM.2022.3210470⟩</w:t>
+              <w:t xml:space="preserve">Human Resource Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.844--863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1748-8583.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445041v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career Satisfaction in the Public Sector: Implications for a More Sustainable and Socially Responsible Human Resource Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the Influence of Big Data Analytics and Additive Manufacturing on Supply Chain Risk Control and Resilience: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Latan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">S. Modgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Pereira</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Resource Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1748-8583.12469⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276061v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Influence of Big Data Analytics and Additive Manufacturing on Supply Chain Risk Control and Resilience: An Empirical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Modgil</w:t>
+                <w:t xml:space="preserve">A Scenario-Based Experimental Study of Buyer Supplier Relationship Commitment in the Context of a Psychological Contract Breach: Implications for Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waseem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grebinevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108629⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276056v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scenario-Based Experimental Study of Buyer Supplier Relationship Commitment in the Context of a Psychological Contract Breach: Implications for Supply Chain Management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Grebinevych</w:t>
+                <w:t xml:space="preserve">Product Development Management Complexity: Emerging Challenges and the Role of Senior Leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavanelli Stefanovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (7), pp.1676--1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JKM-04-2021-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276055v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Development Management Complexity: Emerging Challenges and the Role of Senior Leadership</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">`Better Together': Evidence on the Joint Adoption of Circular Economy and Industry 4.0 Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-M. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JKM-04-2021-0298⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276065v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">`Better Together': Evidence on the Joint Adoption of Circular Economy and Industry 4.0 Technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Latan</w:t>
+                <w:t xml:space="preserve">Adoption of Industry 4.0 technologies by organizations: a maturity levels perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciel M. Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Cardoso Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108581⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-05006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276062v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Carbon Emissions in Emerging Economies in the Context of a Green Recovery: Implications for Sustainable Development Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture as Context: A Five-Country Study of Discretionary Green Workplace Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Budhwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Yu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.W.S. Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121417⟩</w:t>
+              <w:t xml:space="preserve">Organization and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.499--522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10860266221104039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276072v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing the Circular Economy Transition: The Role of Resources and Capabilities Enablers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
+                <w:t xml:space="preserve">Factors Affecting Carbon Emissions in Emerging Economies in the Context of a Green Recovery: Implications for Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mascarenhas</w:t>
+                <w:t xml:space="preserve">P. Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.H. Trevisan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.2985⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276069v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Indicators and Levels of Innovation: An Innovative Systematic Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing the Circular Economy Transition: The Role of Resources and Capabilities Enablers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Kuzma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L.M.S. Campos</w:t>
+                <w:t xml:space="preserve">A.H. Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Productivity and Performance Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJPPM-10-2020-0549⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.1814--1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276060v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Covid-19 Pandemic and Supply Chain Disruptions through Employee Attitude: A Cross-Country Analysis Based on the Transtheoretical Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular Economy Indicators and Levels of Innovation: An Innovative Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Kuzma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sehnem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.O. Ndubisi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P.A.C. Ndubisi</w:t>
+                <w:t xml:space="preserve">L.M.S. Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Management Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12063-021-00234-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Productivity and Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (3), pp.952--980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJPPM-10-2020-0549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276064v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green and Sustainable Supply Chain Management in the Platform Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Covid-19 Pandemic and Supply Chain Disruptions through Employee Attitude: A Cross-Country Analysis Based on the Transtheoretical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Ndubisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.C. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E.D.R. Santibañez Gonzalez</w:t>
+                <w:t xml:space="preserve">P.A.C. Ndubisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13675567.2022.2045763⟩</w:t>
+              <w:t xml:space="preserve">Operations Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3-4), pp.1096--1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12063-021-00234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444810v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain management during and post-COVID-19 pandemic: Mitigation strategies and practical lessons learned</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abheek Anjan Mukherjee</w:t>
+                <w:t xml:space="preserve">Tackling Post-Pandemic Challenges with Digital Technologies: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir K. Srivastava</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Mor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.01.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.36--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-01-2021-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275089v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Post-Pandemic Challenges with Digital Technologies: An Empirical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Umar</w:t>
+                <w:t xml:space="preserve">Supply chain management during and post-COVID-19 pandemic: Mitigation strategies and practical lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abheek Anjan Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.S. Mor</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir K. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JEIM-01-2021-0040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.1125--1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276058v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Digital Technologies to Unleash a Green Recovery: Pathways and Pitfalls to Achieve the European Green Deal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green and Sustainable Supply Chain Management in the Platform Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sharma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Shishodia</w:t>
+                <w:t xml:space="preserve">E.D.R. Santibañez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JEIM-07-2021-0293⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4-5), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2022.2045763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445050v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sourcing Decision-Making Process in the Era of Digitalization: A New Quantitative Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mohammed</w:t>
+                <w:t xml:space="preserve">The Role of Digital Technologies to Unleash a Green Recovery: Pathways and Pitfalls to Achieve the European Green Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Koh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Shishodia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.266-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-07-2021-0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276063v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace Engineering and Compassionate Operations: A Framework for Leveraging Social Good</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sourcing Decision-Making Process in the Era of Digitalization: A New Quantitative Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Queiroz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BIJ-01-2022-0021⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276068v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy-Based New Products and Company Performance: The Role of Stakeholders and Industry 4.0 Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peace Engineering and Compassionate Operations: A Framework for Leveraging Social Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.C. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C.F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A.P. Pinheiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Latan</w:t>
+                <w:t xml:space="preserve">J. Carneiro-Da-Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.2905⟩</w:t>
+              <w:t xml:space="preserve">Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BIJ-01-2022-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276066v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Strategy in Small Firms: Unveiling the Drivers of Strategic Consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular Economy-Based New Products and Company Performance: The Role of Stakeholders and Industry 4.0 Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Veloso Saes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">D. Jugend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1821401⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.483--499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276071v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving the Circular Economy Forward in the Mining Industry: Challenges to Closed-Loop in an Emerging Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing Strategy in Small Firms: Unveiling the Drivers of Strategic Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veloso Saes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Godinho Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Gedam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.D. Raut</w:t>
+                <w:t xml:space="preserve">M. Thürer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102279⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.37--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1821401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275964v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Practices in a Developing Economy: Barriers to Be Defeated</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Moving the Circular Economy Forward in the Mining Industry: Challenges to Closed-Loop in an Emerging Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gedam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Tanksale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B.E. Narkhede</w:t>
+                <w:t xml:space="preserve">N. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127670⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275963v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ecological Modernization Principles in Advancing Circular Economy Practices: Lessons from the Brewery Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sehnem</w:t>
+                <w:t xml:space="preserve">Circular Economy Practices in a Developing Economy: Barriers to Be Defeated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gedam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Tanksale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Conceição</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D.J. Julkovski</w:t>
+                <w:t xml:space="preserve">B.E. Narkhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BIJ-07-2020-0364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.127670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275972v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digitally Enabled Circular Economy for Mitigating Food Waste: Understanding Innovative Marketing Strategies in the Context of an Emerging Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.R. Trento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 173, pp.121062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Original Information Entropy-Based Quantitative Evaluation Model for Low-Carbon Operations in an Emerging Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Wanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Moreira Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Manufacturing and Green Human Resources: Critical Success Factors in the Automotive Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gedam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Narkhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grebinevych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (2), pp.1296--1313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bse.2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Journey towards Sustainable Product Development: Why Are Some Manufacturing Companies Better than Others at Product Innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.F. De Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.C. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F.P. Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.technovation.2021.102239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Marketing in Supermarkets: Conventional and Digitized Marketing Alternatives to Reduce Waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Ecological Modernization Principles in Advancing Circular Economy Practices: Lessons from the Brewery Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sehnem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.U. Gustavo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.J. Julkovski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, </w:t>
+              <w:t xml:space="preserve">Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.2786--2807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/BIJ-07-2020-0364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275966v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Assess Sustaining Continuous Improvement in Lean Healthcare</w:t>
+                <w:t xml:space="preserve">Green Marketing in Supermarkets: Conventional and Digitized Marketing Alternatives to Reduce Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Henrique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Marodin</w:t>
+                <w:t xml:space="preserve">J.U. Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Trento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1743892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275967v1</w:t>
+                <w:t xml:space="preserve">hal-04275966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Media as a Form of Virtual Whistleblowing: Empirical Evidence for Elements of the Diamond Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">A Framework to Assess Sustaining Continuous Improvement in Lean Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-020-04598-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (10), pp.2885--2904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1743892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275091v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Key Socio-Economic and Environmental Challenges in the Mining Industry: Implications for Resource Policies in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marimuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Karuppiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.814--830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Technologies toward Sustainable Agriculture Supply Chains: Missing Links</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V.V. Gedam</w:t>
+                <w:t xml:space="preserve">Social Media as a Form of Virtual Whistleblowing: Empirical Evidence for Elements of the Diamond Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JEIM-09-2020-0381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.529--548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-020-04598-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275971v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Low-Carbon Production and Logistics Systems: Framework and Empirical Evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Technologies toward Sustainable Agriculture Supply Chains: Missing Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Narkhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gedam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (23), pp.7106--7125. </w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1834639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-09-2020-0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275969v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Blow or Not to Blow the Whistle: The Role of Rationalization in the Perceived Seriousness of Threats and Wrongdoing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Fostering Low-Carbon Production and Logistics Systems: Framework and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-019-04287-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (23), pp.7106--7125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1834639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275968v1</w:t>
+                <w:t xml:space="preserve">hal-04275969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry 4.0, Cleaner Production, and Circular Economy: An Important Agenda for Improved Ethical Business Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.K. Mangla</w:t>
+                <w:t xml:space="preserve">To Blow or Not to Blow the Whistle: The Role of Rationalization in the Perceived Seriousness of Threats and Wrongdoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Huisingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169 (3), pp.517--535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-019-04287-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470145v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders, innovative business models for the circular economy and sustainable performance of firms in an emerging economy facing institutional voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">Industry 4.0, Cleaner Production, and Circular Economy: An Important Agenda for Improved Ethical Business Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Luthra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Mangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Seuring</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Huisingh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275092v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean manufacturing and business performance: testing the S-curve theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakeholders, innovative business models for the circular economy and sustainable performance of firms in an emerging economy facing institutional voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léony Luis Lopes Negrão</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charbel José Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">Daniel Jugend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula de Camargo Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1683775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.110416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326208v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lean manufacturing and business performance: testing the S-curve theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léony Luis Lopes Negrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Godinho Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel José Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1683775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Too-much-of-a-good-thing'? The role of advanced eco-learning and contingency factors on the relationship between corporate environmental and financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengky Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas William Scott Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 220, pp.163--172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7554,242 +7671,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Human Resource Management for Environmentally Sustainable Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarkis, Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on the Sustainable Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.105--118, 2019, 978-1-78643-427-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781786434272.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Awareness, Ethical Judgment, Andwhistleblowing: A Moderated Mediation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengky Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partial Least Squares Path Modeling: Basic Concepts, Methodological Issues and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.311--337, 2017, 978-3-319-64069-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-64069-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7857,51 +7974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1BDF9F3"/>
+    <w:nsid w:val="A5558D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8088,51 +8205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lopes-de-sousa-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel Roman Pais Seles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes de Sousa Jabbour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengky Latan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Mascarenhas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05399001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Ranjan Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Raj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alkaraan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmarzouky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gulko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.115029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sarkis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Camargo Fiorini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Jabbour Chiappetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143817" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Chaouni Benabdellah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-05-2023-0384" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Prokop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Maira Rainatto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cardoso Machado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.U. Haq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.D.O. Frascareli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santibanez Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1980903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Yaqub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernando" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tseng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Wahyuni-Td" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681015.2022.2116495" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rauniyar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modgil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-04-2021-0235" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Latan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R.P. Seles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122672" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1970848" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes De Sousa Jabbour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vo-Thanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05089-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Bokhari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albort-Morant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04961-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trujillo-Gallego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sarache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ramsden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula De Camargo Fiorini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03970-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel M. Queiroz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05006-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Budhwar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W.S. Renwick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10860266221104039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Fiorini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mariano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3210470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12469" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108629" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roubaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waseem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grebinevych" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavanelli Stefanovitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-04-2021-0298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Choi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108581" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R. Khan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponce" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121417" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascarenhas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Trevisan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Kuzma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehnem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.S. Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPPM-10-2020-0549" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Ndubisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.C. Jabbour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C. Ndubisi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-021-00234-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santiba&#241;ez Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2022.2045763" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abheek Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir K. Srivastava" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.01.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Mor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-01-2021-0040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shishodia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-07-2021-0293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubbard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102948" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Queiroz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Pereira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carneiro-Da-Cunha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-01-2022-0021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.P. Pinheiro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jugend" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2905" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276071v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veloso Saes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Godinho Filho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#252;rer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1821401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gedam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Raut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102279" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tanksale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Narkhede" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Julkovski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-07-2020-0364" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Souza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pereira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Trento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121062" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Wanke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Moreira Antunes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108061" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275965v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2685" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.F. De Guimar&#227;es" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Severo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.P. Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2021.102239" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Gustavo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126531" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Henrique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Filho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marodin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1743892" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04598-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marimuthu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sankaranarayanan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karuppiah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.02.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nayal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-09-2020-0381" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1834639" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275968v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04287-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470145v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Luthra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Mangla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huisingh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129370" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jugend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110416" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ony Luis Lopes Negr&#227;o" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jos&#233; Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1683775" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275093v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas William Scott Renwick" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268745v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434272.00011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268744v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64069-3_15" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lopes-de-sousa-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel Roman Pais Seles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes de Sousa Jabbour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengky Latan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Mascarenhas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabbir Rahman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2025.101075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05399001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Ranjan Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Raj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alkaraan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmarzouky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gulko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.115029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sarkis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Camargo Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Jabbour Chiappetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143817" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Chaouni Benabdellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-05-2023-0384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Prokop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Maira Rainatto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cardoso Machado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139779" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.U. Haq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113980" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.D.O. Frascareli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santibanez Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1980903" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Yaqub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tseng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Wahyuni-Td" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681015.2022.2116495" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rauniyar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modgil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-04-2021-0235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Latan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R.P. Seles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122672" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1970848" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04961-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes De Sousa Jabbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vo-Thanh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05089-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Bokhari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albort-Morant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136897" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trujillo-Gallego" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sarache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ramsden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula De Camargo Fiorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03970-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Fiorini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mariano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3210470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roubaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waseem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grebinevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108503" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavanelli Stefanovitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-04-2021-0298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Choi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108581" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel M. Queiroz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05006-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jackson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Budhwar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W.S. Renwick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10860266221104039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R. Khan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponce" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascarenhas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Trevisan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2985" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Kuzma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehnem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.S. Campos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPPM-10-2020-0549" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Ndubisi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.C. Jabbour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C. Ndubisi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-021-00234-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Mor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-01-2021-0040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abheek Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir K. Srivastava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.01.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Song" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santiba&#241;ez Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2022.2045763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shishodia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-07-2021-0293" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubbard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102948" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Queiroz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carneiro-Da-Cunha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-01-2022-0021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276066v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.P. Pinheiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jugend" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veloso Saes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Godinho Filho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#252;rer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1821401" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gedam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Raut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102279" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tanksale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Narkhede" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127670" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Souza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pereira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Trento" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121062" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Wanke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Moreira Antunes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2685" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.F. De Guimar&#227;es" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Severo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.P. Rosa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2021.102239" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Julkovski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-07-2020-0364" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Gustavo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126531" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275967v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Henrique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Filho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marodin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1743892" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marimuthu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sankaranarayanan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karuppiah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.02.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04598-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275971v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nayal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-09-2020-0381" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1834639" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04287-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Luthra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Mangla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huisingh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129370" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jugend" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110416" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ony Luis Lopes Negr&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jos&#233; Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1683775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas William Scott Renwick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434272.00011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64069-3_15" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>