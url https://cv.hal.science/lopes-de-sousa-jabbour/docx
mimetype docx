--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -85,960 +85,981 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6423-8868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=oOmOcaAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the mold’: Circular economy success in a challenging institutional context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Inclusion: Examining the Role of HRM Practices in Government Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janaina Mascarenhas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124542⟩</w:t>
+              <w:t xml:space="preserve">Review of Public Personnel Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734371X261421150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992143v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence driven ethical procurement systems, circular economy and governance: A supplier performance analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling the Literature on Industry 4.0 Technologies and Circular Economy: A Mediation–Moderation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivam Gupta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rajeev Ranjan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pursup.2025.101075⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.8946-8965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568971v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the Literature on Industry 4.0 Technologies and Circular Economy: A Mediation–Moderation Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial intelligence driven ethical procurement systems, circular economy and governance: A supplier performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alok Raj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surajit Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sabbir Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.70051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pursup.2025.101075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399001v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximising Sustainable Performance: Integrating Servitisation Innovation into Green Sustainable Supply Chain Management under the Influence of Governance and Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Alkaraan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elmarzouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gulko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 186, pp.115029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.115029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nexus of Supply Chain Performance and Blockchain Technology in the Digitalization Era: Insights from a Fast-Growing Economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Breaking the mold’: Circular economy success in a challenging institutional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Michel Roman Pais Seles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengky Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murad Ali</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Mascarenhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.124542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432403v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Risk Identification: Signaling Companies' Social Sustainability Reputation</w:t>
+                <w:t xml:space="preserve">The Nexus of Supply Chain Performance and Blockchain Technology in the Digitalization Era: Insights from a Fast-Growing Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula de Camargo Fiorini</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengky Latan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charbel Jose Jabbour Chiappetta</w:t>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894963v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Collaborative Product Development Process from a Knowledge Management Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply Chain Risk Identification: Signaling Companies' Social Sustainability Reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula de Camargo Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Chaouni Benabdellah</w:t>
+                <w:t xml:space="preserve">Issam Laguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">Charbel Jose Jabbour Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (8), pp.2383-2412. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 478, pp.143817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JKM-05-2023-0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870140v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Economy Practices as a Shield for the Long-Term Organisational and Network Resilience during Crisis: Insights from an Industrial Symbiosis</w:t>
               </w:r>
@@ -1050,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1122,1490 +1143,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Companies Better Engage Consumers in the Transition towards Circularity? Case Studies on the Role of the Marketing Mix and Nudges</w:t>
+                <w:t xml:space="preserve">Designing a Collaborative Product Development Process from a Knowledge Management Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziela Maira Rainatto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abla Chaouni Benabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surajit Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (8), pp.2383-2412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JKM-05-2023-0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432412v1</w:t>
+                <w:t xml:space="preserve">hal-04870140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial-Intelligence-Based Omnichannel Blood Supply Chain: A Pathway for Sustainable Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Can Companies Better Engage Consumers in the Transition towards Circularity? Case Studies on the Role of the Marketing Mix and Nudges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziela Maira Rainatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Ghouri</w:t>
+                <w:t xml:space="preserve">Marcio Cardoso Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Khan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.113980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276023v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité devrait être une priorité pour les chaînes d’approvisionnement des entreprises, même en période de permacrise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Artificial-Intelligence-Based Omnichannel Blood Supply Chain: A Pathway for Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Ghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.U. Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.113980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101867v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Food Supply Chains Taking Advantage of the Circular Economy? A Research Agenda on Tackling Food Waste Based on Industry 4.0 Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La durabilité devrait être une priorité pour les chaînes d’approvisionnement des entreprises, même en période de permacrise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/la-durabilite-devrait-etre-une-priorite-pour-les-chaines-dapprovisionnement-des-entreprises-meme-en-periode-de-permacrise/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276025v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Means Long Life - Green Competencies for Corporate Sustainability Performance: A Moderated Mediation Model of Green Organizational Culture and Top Management Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Food Supply Chains Taking Advantage of the Circular Economy? A Research Agenda on Tackling Food Waste Based on Industry 4.0 Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C.D.O. Frascareli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ali</w:t>
+                <w:t xml:space="preserve">E.D.R. Santibanez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malik</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139174⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.967--983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2021.1980903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276020v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Supply Chain Risk Management and Performance in Industry 4.0 Era: Information System Security Practices in Malaysia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Means Long Life - Green Competencies for Corporate Sustainability Performance: A Moderated Mediation Model of Green Organizational Culture and Top Management Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fernando</w:t>
+                <w:t xml:space="preserve">M. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Tseng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M.Z. Yaqub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Production Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21681015.2022.2116495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276022v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management of Supply Chains in the Digital Transformation Era: Contribution and Challenges of Blockchain Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyber Supply Chain Risk Management and Performance in Industry 4.0 Era: Information System Security Practices in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rauniyar</w:t>
+                <w:t xml:space="preserve">M.-L. Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">I.S. Wahyuni-Td</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Management and Data Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IMDS-04-2021-0235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Production Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.102--116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681015.2022.2116495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276028v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permacrise : la durabilité, nouvelle priorité de la supply chain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risk Management of Supply Chains in the Digital Transformation Era: Contribution and Challenges of Blockchain Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rauniyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Modgil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Management and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (1), pp.253--277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IMDS-04-2021-0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101925v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Applying a Circular Business Model Lead to Organizational Resilience? Mediating Effects of Industry 4.0 and Customers Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Permacrise : la durabilité, nouvelle priorité de la supply chain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supply Chain Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276026v1</w:t>
+                <w:t xml:space="preserve">hal-05101925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Pandemic Disruption: A Matter of Building Companies' Internal and External Resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Applying a Circular Business Model Lead to Organizational Resilience? Mediating Effects of Industry 4.0 and Customers Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohammed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Diabat</w:t>
+                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (8), pp.2716--2737. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1970848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276027v1</w:t>
+                <w:t xml:space="preserve">hal-04276026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Red Line? Empirical Evidence and Useful Recommendations on Questionable Research Practices among Business Scholars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">COVID-19 Pandemic Disruption: A Matter of Building Companies' Internal and External Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ali</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-021-04961-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (8), pp.2716--2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1970848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276024v1</w:t>
+                <w:t xml:space="preserve">hal-04276027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes You a Whistleblower? A Multi-Country Field Study on the Determinants of the Intention to Report Wrongdoing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tan Vo-Thanh</w:t>
+                <w:t xml:space="preserve">Crossing the Red Line? Empirical Evidence and Useful Recommendations on Questionable Research Practices among Business Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 183 (3), pp.885--905. </w:t>
+              <w:t xml:space="preserve">, 2023, 184 (3), pp.549--569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-022-05089-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-021-04961-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275088v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap: The Moderating Roles of Institutional Quality and Compliance on the Link between CSR and Financial Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.A. Bokhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Albort-Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 404, </w:t>
@@ -2637,1807 +2658,1833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Technologies and Green Human Resource Management: Capabilities for GSCM Adoption and Enhanced Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Makes You a Whistleblower? A Multi-Country Field Study on the Determinants of the Intention to Report Wrongdoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trujillo-Gallego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183 (3), pp.885-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-022-05089-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276070v1</w:t>
+                <w:t xml:space="preserve">hal-04275088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human side of humanitarian supply chains: a research agenda and systematization framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">Green Emerging Digital Technologies, Green Supply Chains, and the Performance of Environmentally Friendly Firms: The Underpinning Role of Human Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Ramsden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paula De Camargo Fiorini</w:t>
+                <w:t xml:space="preserve">E.B. Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-03970-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.13134-13148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2022.3210470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275090v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Emerging Digital Technologies, Green Supply Chains, and the Performance of Environmentally Friendly Firms: The Underpinning Role of Human Resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Career Satisfaction in the Public Sector: Implications for a More Sustainable and Socially Responsible Human Resource Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.B. Mariano</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEM.2022.3210470⟩</w:t>
+              <w:t xml:space="preserve">Human Resource Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.844--863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1748-8583.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445041v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career Satisfaction in the Public Sector: Implications for a More Sustainable and Socially Responsible Human Resource Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the Influence of Big Data Analytics and Additive Manufacturing on Supply Chain Risk Control and Resilience: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Latan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S. Modgil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Pereira</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Resource Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1748-8583.12469⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276061v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Influence of Big Data Analytics and Additive Manufacturing on Supply Chain Risk Control and Resilience: An Empirical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gupta</w:t>
+                <w:t xml:space="preserve">A Scenario-Based Experimental Study of Buyer Supplier Relationship Commitment in the Context of a Psychological Contract Breach: Implications for Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bag</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Waseem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grebinevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 172, </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276056v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scenario-Based Experimental Study of Buyer Supplier Relationship Commitment in the Context of a Psychological Contract Breach: Implications for Supply Chain Management</w:t>
+                <w:t xml:space="preserve">Product Development Management Complexity: Emerging Challenges and the Role of Senior Leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roubaud</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J. Pavanelli Stefanovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (7), pp.1676--1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JKM-04-2021-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276055v1</w:t>
+                <w:t xml:space="preserve">hal-04276065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Development Management Complexity: Emerging Challenges and the Role of Senior Leadership</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">Adoption of Industry 4.0 technologies by organizations: a maturity levels perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciel M. Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Cardoso Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JKM-04-2021-0298⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-05006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276065v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">`Better Together': Evidence on the Joint Adoption of Circular Economy and Industry 4.0 Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">Culture as Context: A Five-Country Study of Discretionary Green Workplace Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-M. Choi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.E. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Budhwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W.S. Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108581⟩</w:t>
+              <w:t xml:space="preserve">Organization and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.499--522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10860266221104039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276062v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Industry 4.0 technologies by organizations: a maturity levels perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcio Cardoso Machado</w:t>
+                <w:t xml:space="preserve">`Better Together': Evidence on the Joint Adoption of Circular Economy and Industry 4.0 Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-M. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-05006-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04275087v1</w:t>
+                <w:t xml:space="preserve">hal-04276062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture as Context: A Five-Country Study of Discretionary Green Workplace Behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Affecting Carbon Emissions in Emerging Economies in the Context of a Green Recovery: Implications for Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Shim</w:t>
+                <w:t xml:space="preserve">Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Budhwar</w:t>
+                <w:t xml:space="preserve">S.A.R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.W.S. Renwick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (4), pp.499--522. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10860266221104039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276057v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Carbon Emissions in Emerging Economies in the Context of a Green Recovery: Implications for Sustainable Development Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing the Circular Economy Transition: The Role of Resources and Capabilities Enablers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Yu</w:t>
+                <w:t xml:space="preserve">J. Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.R. Khan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">A.H. Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121417⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.1814--1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276072v1</w:t>
+                <w:t xml:space="preserve">hal-04276069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing the Circular Economy Transition: The Role of Resources and Capabilities Enablers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.M.R.P. Seles</w:t>
+                <w:t xml:space="preserve">Circular Economy Indicators and Levels of Innovation: An Innovative Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Kuzma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mascarenhas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S. Sehnem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Trevisan</w:t>
+                <w:t xml:space="preserve">L.M.S. Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.1814--1837. </w:t>
+              <w:t xml:space="preserve">International Journal of Productivity and Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (3), pp.952--980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.2985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJPPM-10-2020-0549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276069v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Indicators and Levels of Innovation: An Innovative Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Managing Covid-19 Pandemic and Supply Chain Disruptions through Employee Attitude: A Cross-Country Analysis Based on the Transtheoretical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Kuzma</w:t>
+                <w:t xml:space="preserve">N.O. Ndubisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sehnem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M.S. Campos</w:t>
+                <w:t xml:space="preserve">C.J.C. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.C. Ndubisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Productivity and Performance Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJPPM-10-2020-0549⟩</w:t>
+              <w:t xml:space="preserve">Operations Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3-4), pp.1096--1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12063-021-00234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276060v1</w:t>
+                <w:t xml:space="preserve">hal-04276064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Covid-19 Pandemic and Supply Chain Disruptions through Employee Attitude: A Cross-Country Analysis Based on the Transtheoretical Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green and Sustainable Supply Chain Management in the Platform Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.C. Ndubisi</w:t>
+                <w:t xml:space="preserve">E.D.R. Santibañez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Management Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3-4), pp.1096--1114. </w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4-5), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12063-021-00234-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2022.2045763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276064v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Post-Pandemic Challenges with Digital Technologies: An Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Umar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S. Mor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,77 +4531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain management during and post-COVID-19 pandemic: Mitigation strategies and practical lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abheek Anjan Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir K. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,3318 +4642,3562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green and Sustainable Supply Chain Management in the Platform Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sourcing Decision-Making Process in the Era of Digitalization: A New Quantitative Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Song</w:t>
+                <w:t xml:space="preserve">L. Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fisher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13675567.2022.2045763⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444810v1</w:t>
+                <w:t xml:space="preserve">hal-04276063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Digital Technologies to Unleash a Green Recovery: Pathways and Pitfalls to Achieve the European Green Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+                <w:t xml:space="preserve">V. Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shishodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (1), pp.266-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JEIM-07-2021-0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sourcing Decision-Making Process in the Era of Digitalization: A New Quantitative Methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Peace Engineering and Compassionate Operations: A Framework for Leveraging Social Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.C. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Koh</w:t>
+                <w:t xml:space="preserve">S.C.F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hubbard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Carneiro-Da-Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 168, </w:t>
+              <w:t xml:space="preserve">Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/BIJ-01-2022-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276063v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace Engineering and Compassionate Operations: A Framework for Leveraging Social Good</w:t>
+                <w:t xml:space="preserve">Circular Economy-Based New Products and Company Performance: The Role of Stakeholders and Industry 4.0 Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Queiroz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M.A.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jugend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Carneiro-Da-Cunha</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BIJ-01-2022-0021⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.483--499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276068v1</w:t>
+                <w:t xml:space="preserve">hal-04276066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy-Based New Products and Company Performance: The Role of Stakeholders and Industry 4.0 Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing Strategy in Small Firms: Unveiling the Drivers of Strategic Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veloso Saes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A.P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Moacir Godinho Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jugend</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Thürer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.483--499. </w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.37--55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.2905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1821401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276066v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Strategy in Small Firms: Unveiling the Drivers of Strategic Consensus</w:t>
+                <w:t xml:space="preserve">Digital Technologies and Green Human Resource Management: Capabilities for GSCM Adoption and Enhanced Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Veloso Saes</w:t>
+                <w:t xml:space="preserve">M. Trujillo-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moacir Godinho Filho</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">W. Sarache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1821401⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276071v1</w:t>
+                <w:t xml:space="preserve">hal-04276070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving the Circular Economy Forward in the Mining Industry: Challenges to Closed-Loop in an Emerging Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human side of humanitarian supply chains: a research agenda and systematization framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ramsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Gedam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Agrawal</w:t>
+                <w:t xml:space="preserve">Paula De Camargo Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102279⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 319 (1), pp.911--936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-03970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275964v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Practices in a Developing Economy: Barriers to Be Defeated</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Digitally Enabled Circular Economy for Mitigating Food Waste: Understanding Innovative Marketing Strategies in the Context of an Emerging Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Tanksale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.R. Trento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127670⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.121062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275963v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digitally Enabled Circular Economy for Mitigating Food Waste: Understanding Innovative Marketing Strategies in the Context of an Emerging Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Original Information Entropy-Based Quantitative Evaluation Model for Low-Carbon Operations in an Emerging Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Wanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. De Souza</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J.J. Moreira Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L.R. Trento</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275962v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Information Entropy-Based Quantitative Evaluation Model for Low-Carbon Operations in an Emerging Market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Ecological Modernization Principles in Advancing Circular Economy Practices: Lessons from the Brewery Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sehnem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Wanke</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.J. Julkovski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108061⟩</w:t>
+              <w:t xml:space="preserve">Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.2786--2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BIJ-07-2020-0364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275973v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Manufacturing and Green Human Resources: Critical Success Factors in the Automotive Sector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Journey towards Sustainable Product Development: Why Are Some Manufacturing Companies Better than Others at Product Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.F. De Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.C. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Grebinevych</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F.P. Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.2685⟩</w:t>
+              <w:t xml:space="preserve">Technovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.technovation.2021.102239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275965v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Journey towards Sustainable Product Development: Why Are Some Manufacturing Companies Better than Others at Product Innovation?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sustainable Manufacturing and Green Human Resources: Critical Success Factors in the Automotive Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gedam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.F.P. Rosa</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Narkhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grebinevych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.technovation.2021.102239⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.1296--1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275961v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ecological Modernization Principles in Advancing Circular Economy Practices: Lessons from the Brewery Sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Green Marketing in Supermarkets: Conventional and Digitized Marketing Alternatives to Reduce Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.U. Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Trento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benchmarking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (9), pp.2786--2807. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/BIJ-07-2020-0364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275972v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Marketing in Supermarkets: Conventional and Digitized Marketing Alternatives to Reduce Waste</w:t>
+                <w:t xml:space="preserve">A Framework to Assess Sustaining Continuous Improvement in Lean Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.U. Gustavo</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D.B. Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126531⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (10), pp.2885--2904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1743892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275966v1</w:t>
+                <w:t xml:space="preserve">hal-04275967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Assess Sustaining Continuous Improvement in Lean Healthcare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Key Socio-Economic and Environmental Challenges in the Mining Industry: Implications for Resource Policies in Emerging Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Marodin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R. Marimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Karuppiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1743892⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.814--830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275967v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Key Socio-Economic and Environmental Challenges in the Mining Industry: Implications for Resource Policies in Emerging Economies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Media as a Form of Virtual Whistleblowing: Empirical Evidence for Elements of the Diamond Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Karuppiah</w:t>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2021.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.529--548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-020-04598-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275970v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Media as a Form of Virtual Whistleblowing: Empirical Evidence for Elements of the Diamond Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fostering Low-Carbon Production and Logistics Systems: Framework and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174 (3), pp.529--548. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (23), pp.7106--7125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-020-04598-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1834639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275091v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Technologies toward Sustainable Agriculture Supply Chains: Missing Links</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">To Blow or Not to Blow the Whistle: The Role of Rationalization in the Perceived Seriousness of Threats and Wrongdoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V.V. Gedam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JEIM-09-2020-0381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169 (3), pp.517--535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-019-04287-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275971v1</w:t>
+                <w:t xml:space="preserve">hal-04275968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Low-Carbon Production and Logistics Systems: Framework and Empirical Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated Technologies toward Sustainable Agriculture Supply Chains: Missing Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Narkhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gedam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1834639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-09-2020-0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275969v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Blow or Not to Blow the Whistle: The Role of Rationalization in the Perceived Seriousness of Threats and Wrongdoing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Industry 4.0, Cleaner Production, and Circular Economy: An Important Agenda for Improved Ethical Business Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Luthra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Mangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huisingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-019-04287-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275968v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry 4.0, Cleaner Production, and Circular Economy: An Important Agenda for Improved Ethical Business Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Moving the Circular Economy Forward in the Mining Industry: Challenges to Closed-Loop in an Emerging Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gedam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huisingh</w:t>
+                <w:t xml:space="preserve">N. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 326, </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470145v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders, innovative business models for the circular economy and sustainable performance of firms in an emerging economy facing institutional voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">Circular Economy Practices in a Developing Economy: Barriers to Be Defeated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gedam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Seuring</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.N. Tanksale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Narkhede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.127670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275092v1</w:t>
+                <w:t xml:space="preserve">hal-04275963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean manufacturing and business performance: testing the S-curve theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakeholders, innovative business models for the circular economy and sustainable performance of firms in an emerging economy facing institutional voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léony Luis Lopes Negrão</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charbel José Chiappetta Jabbour</w:t>
+                <w:t xml:space="preserve">Daniel Jugend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula de Camargo Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1683775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.110416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326208v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lean manufacturing and business performance: testing the S-curve theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léony Luis Lopes Negrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Godinho Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel José Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1683775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Too-much-of-a-good-thing'? The role of advanced eco-learning and contingency factors on the relationship between corporate environmental and financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengky Latan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas William Scott Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 220, pp.163--172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the practices and challenges of embedding sustainability into the teaching of supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorine P C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Twiggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h International EurOMA Sustainable Operations and Supply Chain Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Zagreb, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Human Resource Management for Environmentally Sustainable Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz Lopes De Sousa Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarkis, Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on the Sustainable Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.105--118, 2019, 978-1-78643-427-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781786434272.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Awareness, Ethical Judgment, Andwhistleblowing: A Moderated Mediation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengky Latan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Lopes de Sousa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Jose Chiappetta Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partial Least Squares Path Modeling: Basic Concepts, Methodological Issues and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.311--337, 2017, 978-3-319-64069-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-64069-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7974,51 +8265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5558D5F"/>
+    <w:nsid w:val="0905E747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8205,51 +8496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lopes-de-sousa-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel Roman Pais Seles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes de Sousa Jabbour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengky Latan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Mascarenhas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabbir Rahman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2025.101075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05399001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Ranjan Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Raj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alkaraan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmarzouky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gulko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.115029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sarkis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Camargo Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Jabbour Chiappetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143817" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Chaouni Benabdellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-05-2023-0384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Prokop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Maira Rainatto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cardoso Machado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139779" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.U. Haq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113980" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.D.O. Frascareli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santibanez Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1980903" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Yaqub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tseng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Wahyuni-Td" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681015.2022.2116495" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rauniyar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modgil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-04-2021-0235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Latan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R.P. Seles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122672" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1970848" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04961-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes De Sousa Jabbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vo-Thanh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05089-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Bokhari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albort-Morant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136897" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trujillo-Gallego" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sarache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ramsden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula De Camargo Fiorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03970-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Fiorini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mariano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3210470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roubaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waseem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grebinevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108503" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavanelli Stefanovitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-04-2021-0298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Choi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108581" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel M. Queiroz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05006-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jackson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Budhwar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W.S. Renwick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10860266221104039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R. Khan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponce" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascarenhas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Trevisan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2985" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Kuzma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehnem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.S. Campos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPPM-10-2020-0549" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Ndubisi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.C. Jabbour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C. Ndubisi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-021-00234-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Mor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-01-2021-0040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abheek Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir K. Srivastava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.01.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Song" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santiba&#241;ez Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2022.2045763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shishodia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-07-2021-0293" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubbard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102948" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Queiroz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carneiro-Da-Cunha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-01-2022-0021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276066v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.P. Pinheiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jugend" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veloso Saes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Godinho Filho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#252;rer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1821401" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gedam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Raut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102279" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tanksale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Narkhede" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127670" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Souza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pereira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Trento" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121062" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Wanke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Moreira Antunes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2685" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.F. De Guimar&#227;es" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Severo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.P. Rosa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2021.102239" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Julkovski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-07-2020-0364" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Gustavo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126531" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275967v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Henrique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Filho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marodin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1743892" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marimuthu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sankaranarayanan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karuppiah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.02.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04598-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275971v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nayal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-09-2020-0381" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1834639" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04287-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Luthra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Mangla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huisingh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129370" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jugend" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110416" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ony Luis Lopes Negr&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jos&#233; Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1683775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas William Scott Renwick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434272.00011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64069-3_15" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lopes-de-sousa-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oOmOcaAAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengky Latan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes de Sousa Jabbour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vo-Thanh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734371X261421150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05399001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Ranjan Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Raj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabbir Rahman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2025.101075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alkaraan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmarzouky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gulko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.115029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel Roman Pais Seles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Mascarenhas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sarkis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Camargo Fiorini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jose Jabbour Chiappetta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Prokop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Chaouni Benabdellah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-05-2023-0384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Maira Rainatto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cardoso Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Khan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.U. Haq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.D.O. Frascareli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santibanez Gonzalez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1980903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Yaqub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tseng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Wahyuni-Td" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681015.2022.2116495" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rauniyar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modgil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-04-2021-0235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Latan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R.P. Seles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122672" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1970848" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04961-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Bokhari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albort-Morant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136897" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Lopes De Sousa Jabbour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05089-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Fiorini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mariano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3210470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roubaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waseem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grebinevych" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavanelli Stefanovitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-04-2021-0298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel M. Queiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05006-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jackson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Budhwar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W.S. Renwick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10860266221104039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Choi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108581" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R. Khan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121417" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascarenhas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Trevisan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2985" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Kuzma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehnem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.S. Campos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPPM-10-2020-0549" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Ndubisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.C. Jabbour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C. Ndubisi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-021-00234-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Song" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.R. Santiba&#241;ez Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2022.2045763" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Mor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-01-2021-0040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abheek Anjan Mukherjee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir K. Srivastava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.01.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubbard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102948" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shishodia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-07-2021-0293" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Queiroz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carneiro-Da-Cunha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-01-2022-0021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276066v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.P. Pinheiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jugend" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2905" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veloso Saes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Godinho Filho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#252;rer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1821401" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04276070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trujillo-Gallego" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sarache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108531" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ramsden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula De Camargo Fiorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03970-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pereira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Trento" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121062" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Wanke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Moreira Antunes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Julkovski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-07-2020-0364" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.F. De Guimar&#227;es" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Severo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.P. Rosa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2021.102239" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275965v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gedam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Raut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Narkhede" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2685" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Gustavo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126531" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Henrique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Filho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marodin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1743892" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marimuthu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sankaranarayanan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karuppiah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04598-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1834639" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04287-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nayal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-09-2020-0381" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470145v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Luthra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Mangla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huisingh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129370" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102279" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tanksale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275092v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jugend" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110416" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ony Luis Lopes Negr&#227;o" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Jos&#233; Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1683775" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275093v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas William Scott Renwick" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine P C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Twiggs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268745v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434272.00011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64069-3_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>