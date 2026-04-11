--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -166,6411 +166,6424 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominance of invasive mammals in Guadeloupe’s forest ground-dwelling vertebrate assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marry Exantus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bomane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03321-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (151077), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal Forest Thrush abundance positively covaries with both prey availability and small Indian mongoose abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lens Jerry Saint-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.art4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ACE-02914-200204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites and species contribution to the β-diversity of Odonata assemblages in Haiti: Implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michard Beaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.e02816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil Fauna and Ecosystem Services in Agroecological Cropping Systems: Focus on Experimental Open-Field Market Gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Moulin-Rouyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems8010026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of agroecological practices on soil microbial communities in experimental open-field vegetable cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (4), pp.fiad030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053987v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological and Chemical Characterization of Musa paradisiaca Leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Durambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology12101326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management practices and incidence of pests in plantain (Musa paradisiaca AAB) crops. Consequences on the sustainability of the cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.104904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93-94, pp.150823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil macroinvertebrate communities: A world‐wide assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial occupancy, local abundance and activity rhythm of three ground dwelling columbid species in the forests of Guadeloupe in relation to environmental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d14060480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of agricultural practices on soil organisms: lessons learnt from market-gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajaees/2019/v34i130188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil chemical and biological characteristics influence mineralization processes in different stands of a tropical wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunie Labonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favérial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensifier la production animale au pâturage : le vermicompost, pratique agro-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favérial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mulciba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/s75p-as61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunise Deloné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quénéhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Jacoby-Koaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aurela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (2), pp.313 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation du potentiel insecticide sur &amp;lt;em&amp;gt;Acromyrmex octospinosus&amp;lt;/em&amp;gt; (Reich.) d’une sélection d’usages ethnopharmacologiques TRAMIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.68-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of earthworms on development of the free-living stages of gastrointestinal nematodes in goat faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163 (1-2), pp.171-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.03.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is soil quality improvement by legume cover crops a function of the initial soil chemical characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tondoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Angui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (1), pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-008-9172-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litter N-content influences soil millipede abundance, species richness and feeding preferences in a semi-evergreen dry forest of Guadeloupe (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (1), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-008-0321-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in soil biological quality under legume and maize based farming systems in a humid savanna zone of Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Tondoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Biotechnologie, Agronomie Société et Environnement, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil aggregation in a laboratory experiment: Interactions between earthworms, woodlice and litter palatability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (5-6), pp.439-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil fauna abundance and diversity in a secondary semi-evergreen forest in Guadeloupe (Lesser Antilles): influence of soil type and dominant tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on banana plants infected or not with the plant-parasitic nematode Radopholus similis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Risède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (4), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Soil Biology and Biochemistry, 38 (8), pp.2336-2343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevated CO2 and O3t concentrations differentially affect selected groups of the fauna in temperate forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Pregitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (9), pp.1521-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humus forms in two secondary semi-evergreen tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2003.00500.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaf decomposition in two semi-evergreen tropical forests: influence of litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (4), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-002-0467-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does soil acidity explain altitudinal sequences in collembolan communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ipsa Bandyopadhyaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Razaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.381-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00153-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d’humus originales dans une forêt tropicale semi-décidue de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 324 (8), pp.725-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(01)01344-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of earthworms on the diversity of microarthropods in a vertisol (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (1), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003740050394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of agricultural practices on arthropod communities in a vertisol (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86658-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of agricultural practices on arthropod communities in a vertisol (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86658-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet of exogenous matter on soil biodiversity and ecosystem services in tomato plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Julianus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Flereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFCS San Juan, Puerto Rico, 00940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale outdoor pig systems in the tropics: Impacts on the soil, the physiological and the zootechnical responses of fattening pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 52, 2016, Proceedings of the 52nd Annual Meeting "Engineering ecological modernization of agriculture; Exploring the potential of tropical biological resources for innovation; Towards a bio-economic development of Caribbean countries"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Forite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ogisma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms as a biological control agent of nematode parasites of small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine D’alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Simphor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAPT « International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Guadeloupe, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary production dynamics of Thalassia testudinum (König) seagrass beds in Guadeloupe Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress GCFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aggregation, invertebrates and litter quality in laboratory experimentation: interactions between earthworms and woodlice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigne Laossi Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Zoology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des vers de terre sur la distribution spatiale des arthropodes dans un vertisol (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual General Meeting of the Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Pointe a Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089480v1</w:t>
-              </w:r>
-[...5183 lines deleted...]
-                <w:t xml:space="preserve">hal-04750361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6588,90 +6601,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6722,103 +6735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Belize City, Belize</w:t>
@@ -6847,77 +6860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity and ecosystem services in various agroecosystems of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Caribaea Initiative Research and Conservation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Kitts, Saint Kitts and Nevis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7067,64 +7080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives biologiques à l’usage des pesticides dans les plantations de bananes plantains (APR 2009).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Pesticides : des impacts aux changements de pratiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Centre de congrès d’Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,64 +7162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7274,90 +7287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Favérial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7382,77 +7395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of TRAMIL’s insecticidal plants uses against the leaf-cutting ant, Acromyrmex octospinosus (Reich) (Hymenoptera: Formicidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7477,77 +7490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel insecticide d’une sélection d’usages ethnopharmacologiques TRAMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International sur les Plantes Aromatiques et Médicinales (CIPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Centre de Découverte des Sciences de la Terre, Saint Pierre, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution persistante des sols aux Antilles par des insecticides organochlorés : HCH et chlordécone encore pour des siècles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7822,103 +7835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Quénéhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunise Deloné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7943,103 +7956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des interactions entre les organismes du sol et l'état phytosanitaire des plantes : une expérience de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Risède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual meeting CFCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t>
@@ -8068,51 +8081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la qualité chimique de la litière sur sa vitesse de décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, La Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8137,51 +8150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de nouvelles formes d’humus en forêt tropicale sèche semi-décidue (nord Grande-Terre, Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual General Meeting of the Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Pointe a Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8251,90 +8264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8360,64 +8373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives biologiques à l'usage des pesticides dans les plantations de banane plantain (ALTERBIO), rapport final, programme Pesticides (APR 2009), 36 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8467,77 +8480,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8597,64 +8610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropping Systems to Improve Soil Biodiversity and Ecosystem Services: The Outlook and Lines of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dauphin-Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8759,64 +8772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des bioagresseurs en utilisant divers agents de contrôle biologique dans des plantations de bananes plantains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Schemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8866,64 +8879,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vermicompostage en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Solvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9012,90 +9025,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms as a biological control agent of nematode parasites of small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine D’alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Simphor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), pp.411-412, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9129,103 +9142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance Des Interactions Entre Les Organismes Du Sol Et L'Etat Phytosanitaire Des Plantes : Une Experience De Laboratoire. 41 Annual meeting CFCS, Jul 2005, Le Gosier, Guadeloupe, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Risède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -9337,51 +9350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D90A1A1"/>
+    <w:nsid w:val="013DBCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9568,51 +9581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranger-merciris-gladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2957-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigne Laossi Kam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05219920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lens Jerry Saint-Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02914-200204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04587808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michard Beaujour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02816" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04158700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loranger-Merciris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;zilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01698-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14060480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kon&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tondoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Angui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-008-9172-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWK2GJDN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93CN28W2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Kon&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Tondoh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger Merciris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ris&#232;de" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.05.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2SKL91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Pregitzer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MSGPSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01344-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVTGS40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089152v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758443v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claridge Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Schemla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470010000385" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranger-merciris-gladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2957-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05574220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marry Exantus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bomane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03321-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05219920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lens Jerry Saint-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02914-200204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04587808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michard Beaujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14060480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tondoh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Angui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-008-9172-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWK2GJDN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Kon&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Tondoh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger Merciris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93CN28W2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ris&#232;de" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.05.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2SKL91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Pregitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MSGPSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01344-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVTGS40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigne Laossi Kam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089152v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758443v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claridge Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Schemla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470010000385" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>