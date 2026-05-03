--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1187,291 +1187,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil macroinvertebrate communities: A world‐wide assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Sierra</w:t>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704778v1</w:t>
+                <w:t xml:space="preserve">hal-03714724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macroinvertebrate communities: A world‐wide assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, pp.1261-1276. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93-94, pp.150823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714724v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial occupancy, local abundance and activity rhythm of three ground dwelling columbid species in the forests of Guadeloupe in relation to environmental factors.</w:t>
               </w:r>
@@ -2459,682 +2459,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel insecticide sur &amp;lt;em&amp;gt;Acromyrmex octospinosus&amp;lt;/em&amp;gt; (Reich.) d’une sélection d’usages ethnopharmacologiques TRAMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.68-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837979v1</w:t>
+                <w:t xml:space="preserve">hal-02645755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643728v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunise Deloné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quénéhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767269v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t>
+                <w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767277v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel insecticide sur &amp;lt;em&amp;gt;Acromyrmex octospinosus&amp;lt;/em&amp;gt; (Reich.) d’une sélection d’usages ethnopharmacologiques TRAMIL</w:t>
+                <w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Jacoby-Koaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aurela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (2), pp.313 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645755v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3815,556 +3815,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil biological quality under legume and maize based farming systems in a humid savanna zone of Côte d'Ivoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil aggregation in a laboratory experiment: Interactions between earthworms, woodlice and litter palatability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Koné</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (5-6), pp.439-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036543v1</w:t>
+                <w:t xml:space="preserve">hal-04036545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aggregation in a laboratory experiment: Interactions between earthworms, woodlice and litter palatability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+                <w:t xml:space="preserve">Changes in soil biological quality under legume and maize based farming systems in a humid savanna zone of Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Tondoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">France Bernhard Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Biotechnologie, Agronomie Société et Environnement, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04036545v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna abundance and diversity in a secondary semi-evergreen forest in Guadeloupe (Lesser Antilles): influence of soil type and dominant tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on banana plants infected or not with the plant-parasitic nematode Radopholus similis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Risède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (4), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495371v1</w:t>
+                <w:t xml:space="preserve">hal-02662935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on banana plants infected or not with the plant-parasitic nematode Radopholus similis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil fauna abundance and diversity in a secondary semi-evergreen forest in Guadeloupe (Lesser Antilles): influence of soil type and dominant tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (4), pp.311-318. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.269-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662935v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
               </w:r>
@@ -4621,51 +4621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 54 (1), pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (4), pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (1), pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5782,372 +5782,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089318v1</w:t>
+                <w:t xml:space="preserve">hal-04089209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089246v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t>
+                <w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Forite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ogisma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089209v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms as a biological control agent of nematode parasites of small ruminants</w:t>
               </w:r>
@@ -6500,51 +6500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual General Meeting of the Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Pointe a Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7074,234 +7074,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives biologiques à l’usage des pesticides dans les plantations de bananes plantains (APR 2009).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Pesticides : des impacts aux changements de pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Centre de congrès d’Angers, France</w:t>
+              <w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089152v1</w:t>
+                <w:t xml:space="preserve">hal-04089121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternatives biologiques à l’usage des pesticides dans les plantations de bananes plantains (APR 2009).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t>
+              <w:t xml:space="preserve">Colloque « Pesticides : des impacts aux changements de pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Centre de congrès d’Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089121v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t>
               </w:r>
@@ -7579,467 +7579,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution persistante des sols aux Antilles par des insecticides organochlorés : HCH et chlordécone encore pour des siècles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quénéhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunise Deloné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758443v1</w:t>
+                <w:t xml:space="preserve">hal-02752079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives de lutte contre la fourmi champignonniste: Acromyrmex octospinosus (Reich.) en Guadeloupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rouland</w:t>
+                <w:t xml:space="preserve">Pollution persistante des sols aux Antilles par des insecticides organochlorés : HCH et chlordécone encore pour des siècles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claridge Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Internationale pour l'Etude des Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.32</w:t>
+              <w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684225v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes alternatives de lutte contre la fourmi champignonniste: Acromyrmex octospinosus (Reich.) en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Miambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t>
+              <w:t xml:space="preserve">Union Internationale pour l'Etude des Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752079v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des interactions entre les organismes du sol et l'état phytosanitaire des plantes : une expérience de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Risède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8373,51 +8373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives biologiques à l'usage des pesticides dans les plantations de banane plantain (ALTERBIO), rapport final, programme Pesticides (APR 2009), 36 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8474,274 +8474,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+                <w:t xml:space="preserve">Cropping Systems to Improve Soil Biodiversity and Ecosystem Services: The Outlook and Lines of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dauphin-Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+              <w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 315 p., 2014, Sustainable Agriculture Reviews, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_1⟩</w:t>
+              <w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801393v1</w:t>
+                <w:t xml:space="preserve">hal-01268743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping Systems to Improve Soil Biodiversity and Ecosystem Services: The Outlook and Lines of Research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, </w:t>
+              <w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t>
+              <w:t xml:space="preserve">, 315 p., 2014, Sustainable Agriculture Reviews, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268743v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9142,90 +9142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance Des Interactions Entre Les Organismes Du Sol Et L'Etat Phytosanitaire Des Plantes : Une Experience De Laboratoire. 41 Annual meeting CFCS, Jul 2005, Le Gosier, Guadeloupe, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Risède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9350,51 +9350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="013DBCC1"/>
+    <w:nsid w:val="EE63D467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9581,51 +9581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranger-merciris-gladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2957-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05574220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marry Exantus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bomane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03321-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05219920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lens Jerry Saint-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02914-200204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04587808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michard Beaujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14060480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tondoh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Angui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-008-9172-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWK2GJDN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Kon&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Tondoh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger Merciris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93CN28W2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ris&#232;de" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.05.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2SKL91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Pregitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MSGPSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01344-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVTGS40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigne Laossi Kam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089152v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758443v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claridge Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Schemla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470010000385" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranger-merciris-gladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2957-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05574220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marry Exantus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bomane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03321-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05219920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lens Jerry Saint-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02914-200204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04587808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michard Beaujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14060480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tondoh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Angui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-008-9172-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWK2GJDN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93CN28W2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Kon&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Tondoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger Merciris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ris&#232;de" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2SKL91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Pregitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MSGPSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01344-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVTGS40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigne Laossi Kam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claridge Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Schemla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470010000385" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>