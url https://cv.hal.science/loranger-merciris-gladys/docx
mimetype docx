--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3815,268 +3815,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aggregation in a laboratory experiment: Interactions between earthworms, woodlice and litter palatability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in soil biological quality under legume and maize based farming systems in a humid savanna zone of Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.W. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Tondoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Biotechnologie, Agronomie Société et Environnement, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036545v1</w:t>
+                <w:t xml:space="preserve">hal-04036543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil biological quality under legume and maize based farming systems in a humid savanna zone of Côte d'Ivoire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.E. Tondoh</w:t>
+                <w:t xml:space="preserve">Soil aggregation in a laboratory experiment: Interactions between earthworms, woodlice and litter palatability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Bernhard Reversat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (5-6), pp.439-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036543v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on banana plants infected or not with the plant-parasitic nematode Radopholus similis</w:t>
               </w:r>
@@ -9350,51 +9350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE63D467"/>
+    <w:nsid w:val="61D9E5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9581,51 +9581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranger-merciris-gladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2957-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05574220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marry Exantus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bomane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03321-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05219920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lens Jerry Saint-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02914-200204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04587808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michard Beaujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14060480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tondoh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Angui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-008-9172-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWK2GJDN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93CN28W2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Kon&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Tondoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger Merciris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ris&#232;de" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2SKL91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Pregitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MSGPSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01344-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVTGS40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigne Laossi Kam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claridge Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Schemla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470010000385" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranger-merciris-gladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2957-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05574220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marry Exantus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bomane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03321-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05219920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lens Jerry Saint-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02914-200204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04587808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michard Beaujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14060480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tondoh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Angui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-008-9172-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWK2GJDN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Kon&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Tondoh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger Merciris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93CN28W2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ris&#232;de" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2SKL91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Pregitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MSGPSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01344-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVTGS40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigne Laossi Kam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claridge Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Schemla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470010000385" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>