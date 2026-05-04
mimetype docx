--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -106,1666 +106,1821 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">183755944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">314926317</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of quasi-2-dimension nanoporous gold ultra-thin film from nano to micro length scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issraa Shahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Bahsoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 787, pp.140136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.140136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Structure and Reactivity of Cu and Ag Surfaces in the Formation of a 2D Metal–Hexahydroxytriphenylene Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cristina Gómez-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sánchez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angel Martín-Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (31), pp.17333-17341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c03976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External stress as a way to control Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 714, pp.121908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature atomic-scale observations of slip traces in niobium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183, pp.81 - 85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How slip traces modify the Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (19), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.195404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale insight into non-crystallographic slip traces in body-centred cubic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.292-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between perylene-derivated molecules observed by low temperature scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 669, pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of terrace widths on Au(111) reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bonneville</w:t>
+                <w:t xml:space="preserve">Effect of Interlayer Spacing on the Activity of Layered Manganese Oxide Bilayer Catalysts for the Oxygen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loranne Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C Remsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila C Thenuwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha L Shumlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (5), pp.1863 - 1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b09184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.045410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155502v1</w:t>
+                <w:t xml:space="preserve">hal-05008961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bouju</w:t>
+                <w:t xml:space="preserve">Influence of terrace widths on Au(111) reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.045410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712434v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and manipulation of tris(dibenzoylmethanato)ruthenium molecules by low temperature scanning tunnelling microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Benjalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.09.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715882v1</w:t>
+                <w:t xml:space="preserve">hal-01712434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation and manipulation of tris(dibenzoylmethanato)ruthenium molecules by low temperature scanning tunnelling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 619, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737267v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loranne Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Munery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Benjalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Munery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Munery</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youness Benjalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1775,124 +1930,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplast experimental set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1902,100 +2057,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par microscopie à effet tunnel sous ultravide et à basse température de complexes de ruthénium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Paul Sabatier - Toulouse III, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01792739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2005,105 +2160,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking de variables discriminantes dans l'expérience D0 auprès du Tévatron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loranne Vernisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 1-35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00335985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2171,51 +2326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43920DF1"/>
+    <w:nsid w:val="7799C5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2402,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranne-vernisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7115-7852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183755944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina G&#243;mez-Herrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Mart&#237;n-Gago" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489958v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.03.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.11.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.09.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loranne-vernisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7115-7852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183755944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina G&#243;mez-Herrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Mart&#237;n-Gago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03976" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489958v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.03.026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Douat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.11.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Kang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Remsing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila C Thenuwara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Shumlas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>