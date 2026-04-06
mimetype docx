--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -221,308 +221,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+                <w:t xml:space="preserve">Situating Memory in Place and Time: The ArchaeoLore Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick. D Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatangelo-Soussignan Rita</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tõnno Jonuks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3986/SMS20252801⟩</w:t>
+              <w:t xml:space="preserve">Annales Instituti Archaeologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.268-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33254/aia.21.1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083510v1</w:t>
+                <w:t xml:space="preserve">hal-05453752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating Memory in Place and Time: The ArchaeoLore Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains . The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Lancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval-Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vieira</w:t>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick. D Nunn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loredana Lancini</w:t>
+                <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tõnno Jonuks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elia Nakoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Instituti Archaeologici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.268-282. </w:t>
+              <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33254/aia.21.1.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3986/SMS2025280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453752v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquakes and Natural Hazards in the Pacific Islands: A Mythological Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoheritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (4), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -550,191 +550,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains . The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duval-Gatignol</w:t>
+                <w:t xml:space="preserve">Duval Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nunn</w:t>
+                <w:t xml:space="preserve">Nunn Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compatangelo-Soussignan Rita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Nakoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.7-28. </w:t>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3986/SMS2025280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3986/SMS20252801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248557v1</w:t>
+                <w:t xml:space="preserve">hal-05083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going through a lake of Darkness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Diosono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,64 +781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driva Qele / Stealing Earth: Oral Accounts of the Volcanic Eruption of Nabukelevu (Mt. Washington), Kadavu Island (Fiji), ~2,500 Years Ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meli Nanuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,64 +906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driva Qele / Stealing Earth : Oral Accounts of the Volcanic Eruption of Nabukelevu (Mt. Washington), Kadavu Island (Fiji), 2,500 Years Ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meli Nanuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un terrible et affreux combat. L’apport de l’approche géomythologique à la compréhension ancienne du volcanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du Comité français d'Histoire de la Géologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3ème série, tome 34, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echoes of Ancient Volcanic Representations: A Geo-Mythological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LV (1-2), pp.49-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1163,226 +1163,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miti di diluvio in Grecia e in Australia e la resilienza in azione. Uno studio comparativo sulle risposte delle società orali alle catastrofi naturali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maar Stories: How Oral Traditions Aid Understanding of Maar Volcanism and Associated Phenomena during Preliterate Times.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riparia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (5), pp.1618-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24694452.2019.1574550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407116v1</w:t>
+                <w:t xml:space="preserve">hal-02413119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maar Stories: How Oral Traditions Aid Understanding of Maar Volcanism and Associated Phenomena during Preliterate Times.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miti di diluvio in Grecia e in Australia e la resilienza in azione. Uno studio comparativo sulle risposte delle società orali alle catastrofi naturali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Mccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Riparia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.57-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24694452.2019.1574550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413119v1</w:t>
+                <w:t xml:space="preserve">hal-02407116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1394,299 +1394,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Archaeological Heritage under Threat in the Nadroga-Navosa Province (Viti Levu, Fiji): First Assessment and the Need for Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Lancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting “Weaving Narratives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044125v1</w:t>
+                <w:t xml:space="preserve">hal-05044141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Archaeological Heritage under Threat in the Nadroga-Navosa Province (Viti Levu, Fiji): First Assessment and the Need for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting “Weaving Narratives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044141v1</w:t>
+                <w:t xml:space="preserve">hal-05044125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from catastrophe: Risk Management in Oral Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec les phénomènes sismiques en Méditerranée et au-delà pendant l'antiquité et le moyen âge, 2e Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rita Compatangelo-Soussignan; Francesca Diosono; Frédéric Le Blay, Jun 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Diosono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition Mergoil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games in the Ancient World: Places, Spaces, Accessories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-351, 2024, 978-2-35518-145-0</w:t>
@@ -1842,77 +1842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from catastrophe: Risk Management in Oral Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Compatangelo-Soussignan, F. Diosono and F. le Blay (eds), Living with Seismic Phenomena in the Mediterranean and beyond between Antiquity and the Middle Ages. Proceedings of Cascia (25-26 October, 2019) and Le Mans (2-3 June, 2021) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaopress, pp.83-92, 2022, 978-1-80327-235-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonné par le feu ou comment les phénomènes volcaniques construisent les récits mythologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with Seismic Phenomena in the Mediterranean and Beyond between Antiquity and the Middle Ages Proceedings of Cascia (2019) and Le Mans (2021). Edited by Rita Compatangelo-Soussignan, Francesca Diosono, Frédéric Le Blay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.43-54, 2022, 978-1-80327-235-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbari ostili o pacifici interlocutori? Traci e Greci ad Apollonia Pontica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greci e Romani sulle sponde del Mar Nero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Ledizioni, pp.11-43, 2019, ARISTONOTHOS. Scritti per il Mediterraneo antico, 9788867058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03BA6BD6"/>
+    <w:nsid w:val="450876DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2405,51 +2405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loredana-lancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7471-4423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268782458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lancini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunn Patrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compatangelo-Soussignan Rita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Nakoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS20252801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick. D Nunn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nno Jonuks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/aia.21.1.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01172-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval-Gatignol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS2025280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2023.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meli Nanuku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopate Tavola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniela Bolea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02407116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Frank" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mccallum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1574550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/12504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loredana-lancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7471-4423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268782458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick. D Nunn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lancini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nno Jonuks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/aia.21.1.16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval-Gatignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Nakoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS2025280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01172-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunn Patrick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compatangelo-Soussignan Rita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS20252801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2023.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meli Nanuku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopate Tavola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniela Bolea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mccallum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1574550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02407116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/12504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>