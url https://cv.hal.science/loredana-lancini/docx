--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1394,76 +1394,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Archaeological Heritage under Threat in the Nadroga-Navosa Province (Viti Levu, Fiji): First Assessment and the Need for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1478,100 +1478,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting “Weaving Narratives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044141v1</w:t>
+                <w:t xml:space="preserve">hal-05044125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Archaeological Heritage under Threat in the Nadroga-Navosa Province (Viti Levu, Fiji): First Assessment and the Need for Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Lancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1586,51 +1586,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting “Weaving Narratives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044125v1</w:t>
+                <w:t xml:space="preserve">hal-05044141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from catastrophe: Risk Management in Oral Societies</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="450876DF"/>
+    <w:nsid w:val="9D67FE92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2405,51 +2405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loredana-lancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7471-4423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268782458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick. D Nunn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lancini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nno Jonuks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/aia.21.1.16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval-Gatignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Nakoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS2025280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01172-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunn Patrick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compatangelo-Soussignan Rita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS20252801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2023.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meli Nanuku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopate Tavola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniela Bolea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mccallum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1574550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02407116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/12504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loredana-lancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7471-4423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268782458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick. D Nunn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lancini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nno Jonuks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/aia.21.1.16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval-Gatignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Nakoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS2025280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01172-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunn Patrick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compatangelo-Soussignan Rita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS20252801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2023.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meli Nanuku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopate Tavola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniela Bolea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mccallum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1574550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02407116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/12504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>