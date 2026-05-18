--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -221,520 +221,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating Memory in Place and Time: The ArchaeoLore Group</w:t>
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vieira</w:t>
+                <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick. D Nunn</w:t>
+                <w:t xml:space="preserve">Duval Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Lancini</w:t>
+                <w:t xml:space="preserve">Nunn Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tõnno Jonuks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compatangelo-Soussignan Rita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Nakoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Instituti Archaeologici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33254/aia.21.1.16⟩</w:t>
+              <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3986/SMS20252801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453752v1</w:t>
+                <w:t xml:space="preserve">hal-05083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains . The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Situating Memory in Place and Time: The ArchaeoLore Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick. D Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Nakoro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tõnno Jonuks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.7-28. </w:t>
+              <w:t xml:space="preserve">Annales Instituti Archaeologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.268-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3986/SMS2025280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33254/aia.21.1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248557v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquakes and Natural Hazards in the Pacific Islands: A Mythological Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains . The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval-Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Nakoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-025-01172-8⟩</w:t>
+              <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3986/SMS2025280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353899v1</w:t>
+                <w:t xml:space="preserve">hal-05248557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earthquakes and Natural Hazards in the Pacific Islands: A Mythological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mythologica Slavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3986/SMS20252801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12371-025-01172-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083510v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going through a lake of Darkness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Diosono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,64 +781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driva Qele / Stealing Earth: Oral Accounts of the Volcanic Eruption of Nabukelevu (Mt. Washington), Kadavu Island (Fiji), ~2,500 Years Ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meli Nanuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,64 +906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driva Qele / Stealing Earth : Oral Accounts of the Volcanic Eruption of Nabukelevu (Mt. Washington), Kadavu Island (Fiji), 2,500 Years Ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meli Nanuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,364 +1025,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un terrible et affreux combat. L’apport de l’approche géomythologique à la compréhension ancienne du volcanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Echoes of Ancient Volcanic Representations: A Geo-Mythological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux du Comité français d'Histoire de la Géologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3ème série, tome 34, pp.7-23</w:t>
+              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LV (1-2), pp.49-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149827v1</w:t>
+                <w:t xml:space="preserve">hal-04140337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echoes of Ancient Volcanic Representations: A Geo-Mythological Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un terrible et affreux combat. L’apport de l’approche géomythologique à la compréhension ancienne du volcanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LV (1-2), pp.49-70</w:t>
+              <w:t xml:space="preserve">Travaux du Comité français d'Histoire de la Géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3ème série, tome 34, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140337v1</w:t>
+                <w:t xml:space="preserve">hal-04149827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maar Stories: How Oral Traditions Aid Understanding of Maar Volcanism and Associated Phenomena during Preliterate Times.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Miti di diluvio in Grecia e in Australia e la resilienza in azione. Uno studio comparativo sulle risposte delle società orali alle catastrofi naturali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Mccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Riparia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.57-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413119v1</w:t>
+                <w:t xml:space="preserve">hal-02407116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miti di diluvio in Grecia e in Australia e la resilienza in azione. Uno studio comparativo sulle risposte delle società orali alle catastrofi naturali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maar Stories: How Oral Traditions Aid Understanding of Maar Volcanism and Associated Phenomena during Preliterate Times.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riparia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (5), pp.1618-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24694452.2019.1574550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407116v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1394,299 +1394,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Archaeological Heritage under Threat in the Nadroga-Navosa Province (Viti Levu, Fiji): First Assessment and the Need for Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Lancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting “Weaving Narratives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044125v1</w:t>
+                <w:t xml:space="preserve">hal-05044141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Tradition in Fiji for the Study of Archaeological Remains. The Case of the Hillforts in the Nadroga-Navosa Province</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Archaeological Heritage under Threat in the Nadroga-Navosa Province (Viti Levu, Fiji): First Assessment and the Need for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting “Weaving Narratives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044141v1</w:t>
+                <w:t xml:space="preserve">hal-05044125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from catastrophe: Risk Management in Oral Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec les phénomènes sismiques en Méditerranée et au-delà pendant l'antiquité et le moyen âge, 2e Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rita Compatangelo-Soussignan; Francesca Diosono; Frédéric Le Blay, Jun 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Diosono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition Mergoil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games in the Ancient World: Places, Spaces, Accessories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-351, 2024, 978-2-35518-145-0</w:t>
@@ -1842,77 +1842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from catastrophe: Risk Management in Oral Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Compatangelo-Soussignan, F. Diosono and F. le Blay (eds), Living with Seismic Phenomena in the Mediterranean and beyond between Antiquity and the Middle Ages. Proceedings of Cascia (25-26 October, 2019) and Le Mans (2-3 June, 2021) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaopress, pp.83-92, 2022, 978-1-80327-235-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonné par le feu ou comment les phénomènes volcaniques construisent les récits mythologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with Seismic Phenomena in the Mediterranean and Beyond between Antiquity and the Middle Ages Proceedings of Cascia (2019) and Le Mans (2021). Edited by Rita Compatangelo-Soussignan, Francesca Diosono, Frédéric Le Blay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.43-54, 2022, 978-1-80327-235-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbari ostili o pacifici interlocutori? Traci e Greci ad Apollonia Pontica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greci e Romani sulle sponde del Mar Nero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Ledizioni, pp.11-43, 2019, ARISTONOTHOS. Scritti per il Mediterraneo antico, 9788867058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D67FE92"/>
+    <w:nsid w:val="C290BE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2405,51 +2405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loredana-lancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7471-4423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268782458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick. D Nunn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lancini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nno Jonuks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/aia.21.1.16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval-Gatignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Nakoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS2025280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01172-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunn Patrick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compatangelo-Soussignan Rita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS20252801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2023.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meli Nanuku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopate Tavola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniela Bolea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mccallum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1574550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02407116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/12504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loredana-lancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7471-4423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268782458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lancini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunn Patrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compatangelo-Soussignan Rita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Nakoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS20252801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick. D Nunn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nno Jonuks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/aia.21.1.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval-Gatignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/SMS2025280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01172-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2023.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meli Nanuku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopate Tavola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniela Bolea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02407116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Frank" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mccallum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1574550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/12504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>