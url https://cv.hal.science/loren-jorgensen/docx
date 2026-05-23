--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -1,1509 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1458 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loren Jørgensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en science des matériaux et rhéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loren-jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2775-8415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197048668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=88BCM84AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of drops at low Reynolds number impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), pp.083601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.083601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Determination of Kuhn Monomers from a Dynamic Property of Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Degaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuharu Narita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), pp.314-320. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.4c02598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic arrest during the spreading of a yield stress fluid drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Martouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Biance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.044006. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding frothing of liquid mixtures: A surfactant-like effect at the origin of enhanced liquid film lifetimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arangalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Passade-Boupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.178002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation upon impact of a concentrated suspension drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and cooperative length scales in polymer gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2017-11490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield stress and elasticity influence on surface tension measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (25), pp.5111-5121. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00569h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary rise of yield-stress fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.58002. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/107/58002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehmann rotatory power: a new concept in cholesteric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Żywociński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (5), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02678292.2011.560291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a concentrated suspension drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the APS Division of Fluid Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of yield-stress fluids : capillary bridges and drop spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Jørgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université de Lyon, 2016. English. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01424224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1564,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="518AF955"/>
+    <w:nsid w:val="0BC4E7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1795,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loren-jorgensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2775-8415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197048668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083601" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Degaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c02598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martouzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arangalage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J&#248;rgensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Passade-Boupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lequeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11490-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00569h" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/58002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2G2MRL0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oswald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#379;ywoci&#324;ski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2011.560291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loren-jorgensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2775-8415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197048668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=88BCM84AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Degaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c02598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arangalage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J&#248;rgensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Passade-Boupat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lequeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11490-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00569h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/58002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2G2MRL0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oswald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#379;ywoci&#324;ski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2011.560291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>