--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorena Anghel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor, HDR, PhD, Eng.Phelma Engineering School (Physics, Electrical and Computer Science, Materials)Affiliated with SPINTEC Laboratory, jointly operated by CEA, CNRS, University Grenoble-Alpes and Grenoble INP.email: lorena dot anghel at grenoble-inp dot fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorena-anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9569-0072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091614295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER HIGHLIGHTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My research interests were initially oriented towards developing reliable digital integrated circuits in manometric CMSO technologies. Particular emphasis in soft errors modeling and evaluation of their effect on complex integrated design and transient faults hardware/software tolerant design. I have also investigated aging induced reliability issues through modelling and mitigation of these effects cross abstraction layers. More recently I have started a research activity on design, validation and qualification of hardware neural network architectures based on emerging technologies such as memristor and magnetic devices. I am also working on their testing and reliability. On this last topic, since 2019 I have been holding an Excellence Chair position at the AI Multi-Disciplinary Institute in Grenoble on the topic of “Non Volatile Emerging based Spiking Neural Network”.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My research activities have been supported by national funding such as French ANR, European funding such as EU projects (MEDEA, CATRENE, COST, RISE), and industrial support.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 220 publications in review based journals, international and national conferences, 6 book chapters, 15 invited talks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 best paper awards et 1 outstanding paper award of prestigious conferences such as IEEE Design Automation and Test in Europe (in 2000 and 2015), IEEE Interenational Reliability and Physics of Semiconductors  (2012), IEEE VLSI Test Symposium (2004), IEEE Nanoarch (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 Supervision of 24 PhD Students (additional 2 international students), 2 post docs and more than 30 master and engineers students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for Special Issue Microprocessors and Microsystems Journal in 2014, and Associated Editor of Microelectronics Reliability 2018-2020, Design for Test Magazine since 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice Chair of Electronic Design and Automation Association – EDAA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice Chair of European Test Technology Technical Council,  IEEE Computer Society Chapter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Chair of IEEE Nanoarch 2022, IEEE VLSI Test Symposium 2020, MEDIAN Workshop 2015, IEEE European Test Symposium 2012, IEEE International on Line Testing Symposium 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice General Chair of IEEE VLSI Test Symposium 2017, 2018, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Program  Chair of IEEE Nanoarch 2017, IEEE VLSI Test Symposium 2015 and 2016, MEDIAN 2013, DCIS 2008 and 2009, DRVW 2008 and 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of Program Committee of several IEEE international conferences and workshops related to design, test, reliability and fault tolerance of IEEE such as: VTS, ETS, DATE, LATS, IOLTS, DTIS, IDT, ITC, DCIS, ISVLSI, NANOARCH, DFTS, DMTM, DRVW, EWME, ICCAD, PRIME, SELSE, MEDIAN – every year I attend between 6-8 program committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS AND DIPLOMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since September 2020 – Distinguised Full Professor at Grenoble Institute of Management and Engineering,June 2020 I have joint SPINTEC laboratory with Full University Professor position.Septembre 2010, Full University Professor (61ème CNU) at Grenoble Institute of Technology, Grenoble (Grenoble INP), Physics, Electronics and Materials Engineering School, affiliated at TIMA LaboratorySeptembre 2007, Habilitation à Diriger des Recherches at Grenoble Institute of Technology, Grenoble (Grenoble INP), Micro and Nano Electronics Specialty2001-2010, Associate Professor (61 section CNU) at Grenoble Institute of Technology, Grenoble (Grenoble INP), Electronics and Telecommunication Engineering School, affiliated at TIMA Laboratory2000- 2001, Assistent Professor (27ème section CNU) at Joseph Fourier University, Applied Mathematics Institute, Grenoble2000, PhD in Microelectronic Design, at Grenoble Institute of Technology, Grenoble (Grenoble INP). Cum Laudae1997, Master of Science at Polytechnic University of Bucharest, Romania, Electronics and Telecommunication Engineering School1996, Engineer Degree in Electronics and Telecommunication  at Polytechnic University of Bucharest, Romania, Electronics and Telecommunication Engineering School</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH TOPICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spintronic-based Design of Neural Networks and Bayesian Neural NetworksReliability evaluation and Testability of Bio-Inspired Hardware ArchitecturesRobustness of hardware accelerators design for machine learningReliability CMOS and emerging technologies Nanometric Design and NanotechnologiesMethods for Reliability Assessment of Safe and Secure CircuitsFault-Tolerant HW/SW ArchitecturesCross-layers System-on-Chip (SOC) Reliability Analysis face to different sources: Manufacturing process variations, Soft errors provoked by Cosmic and Atmospheric Radiation, Aging induced Phenomena (NBTI, HCI, TDDB, etc.), Environment: Temperature, voltagesTest and Fault Tolerance of Network on Chips (NOCs) in 3D technologyTest and robustness of FPGAOn Line Testing of Advanced Digital Circuits and Architectures</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on industrial 28nm FD-SOI phase change memory at cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228, pp.109141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2025.109141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-Dropout: Estimating Uncertainty in Deep Neural Networks Using Stochastic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2025.3632198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-Dropout: Estimating Uncertainty in Deep Neural Networks Using Stochastic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2025.3632198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 nm FDSOI embedded PCM exhibiting near zero drift at 12 K for cryogenic SNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Mouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44335-024-00008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Change Memory Drift Compensation in Spiking Neural Networks Using a Non-Linear Current Scaling Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.50. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea14040050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-SpinDrop: Spatial dropout-based binary Bayesian neural network with spintronics implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.636-643. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2024.3445455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting and masking faults in semantic segmentation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.115397. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2024.115397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased random bitstream generation using injection-locked spin-torque nano-oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.034063. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully analog 28nm FD-SOI hardware solution for drift and variability mitigation of embedded PCM memories in spiking neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpinBayes: Algorithm-Hardware Co-Design for Uncertainty Estimation Using Bayesian In-Memory Approximation on Spintronic-Based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5s), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3609116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backpropagation-based learning techniques for deep spiking neural networks: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2023.3263008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Library Generation for In-field Test of Path Delay faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2023.3268210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable and versatile 28nm FD-SOI crossbar output circuit for low power analog SNN inference with eNVM synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jury Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209, pp.108779. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpinDrop: Dropout-Based Bayesian Binary Neural Networks With Spintronic Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.150-164. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2023.3242146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOZART+: Masking Outputs with Zeros for Improved Architectural Robustness and Testing of DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3159089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating current-based and gating approaches for accurate and e-efficient spiking recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Artificial Neural Networks and Machine Learning – ICANN 2022, 13531, pp.359-370. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15934-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, energy efficient and tunable magnetic tunnel junction based bitstream generator for stochastic computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Becle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Lucian Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.3251-3259. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2022.3173030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-time exploration for process, environment and aging compensation techniques for low power reliable-Aware design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.581-590. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2021.3136288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spintronic Memristor based Binarized Ensemble Convolutional Neural Network Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Takam Tchendjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3213612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are SNNs really more energy-efficient than ANNs? An in-depth hardware-aware study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETCI.2022.3214509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03852141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable Skyrmion Logic Gates Based on Skyrmion Tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.064035. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.17.064035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Programmable Logic-In-Memory Devices Exploiting Skyrmion Confinement and Channeling Using Local Energy Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.014025. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.18.014025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights on new embedded resistance and gated diode on thin film silicon BIMOS device with and without external polysilicon resistance for advanced ESD protection in FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108092. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-aware prediction of Critical Paths Aging in FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck-At Fault Mitigation of Emerging Technologies Based Switching Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-020-05885-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Design Steps for Nano-Crossbar Arrays: Area-Delay-Power Optimization with Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Ceylan Morgül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tunali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.3044017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and design investigation on thin film silicon BIMOS device for ESD protection in FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Reliability in Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5734-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic synthesis and testing techniques for switching nano-crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile magnetic decoder based on MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (21), pp.1774 - 1776. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2016.2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Multicore Architectures at Nanoscale: The View From Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pontarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2014.2359572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Adaptive Routing under an Unconstrained Set of Node and Link Failures for Many-Core Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), pp.620-635. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of TSV interconnects: Electromigration, thermal cycling, and impact on above metal level dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kth-Aggressor Fault (KAF)-based Thru-Silicon-Via Interconnect Built-In Self-Test and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.Online First™, 3 August. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-012-5322-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSL: Configurable Fault Tolerant Serial Links for Inter-die Communication in 3D Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5260-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive inter-layer message routing in 3D networks-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.613-631. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET modeling and reconfigurable logic circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Prégaldiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristell Maneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (11), pp.2365-2379. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.907835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5055-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Defect Tolerance Architectures for Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 21, No. 4, August, pp.445 - 455. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-0971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating single event transients in VDSM ICs for ground level radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aug. ; 20(4), pp.413-21. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JETT.0000039608.48856.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent checking for VLSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Volume 49, Issues 1-2 November, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9317(99)00435-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in silicon carbide Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Aug. ; 6(10), pp.1494-6. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(97)00055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Modeling and Testing of Spin-Orbit Torque-Based Multipillar Memory Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshid Nisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IFIP/IEEE 33rd International Conference on Very Large Scale Integration (VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puerto Varas, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC64688.2025.11421751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spintronic Devices for Thermodynamically Guided Analog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Durham, United States. pp.i-ii, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC66027.2025.11105749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEYNOTE SPEACH - Design of Reliable Spintronic Based Stochastic Neuromorphic systems based on Spintronic emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EAST-WEST DESIGN &amp; TEST SYMPOSIUM (EWDTS-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, YEREVAN, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs in Neural Network Compression: Quantized and Binary Models for Keyword Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lovison-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - 31st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04717703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging stochastic properties of spintronic nanodevices for unconventional computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, San Diego, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3027425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric spin orbit devices for ultralow power computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Teresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sgarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kandazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10512348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuSpin: Design of a Reliable Edge Neuromorphic System Based on Spintronics for Green AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMTJ-based Dropout Module for In-Memory Computing Bayesian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 24th International Conference on Nanotechnology (NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, France. pp.501-506, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO61778.2024.10628972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing spintronics implemented Monte Carlo dropout-based Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2024 - IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Haye, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reliability of Neural Networks at the Edge: Inverted Normalization with Stochastic Affine Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum SRAM Retention Voltage: Insight about optimizing Power Efficiency across Temperature Profile, Process Variation and Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Janardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Crete, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging sparsity with Spiking Recurrent Neural Networks for energy-efficient keyword spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ixia-Ialyssos, Greece. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Bitstream Generator based on Superparamagnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 23rd International Conference on Nanotechnology (NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.638-642, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Robustness of Neural Networks to Noisy Multi-Level Non-Volatile Memory-based Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.10.1109/IJCNN54540.2023.10191804, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04185987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Power Efficiency in Spin-Orbit Torque-Based Probabilistic Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Foz do Iguacu, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI59464.2023.10238682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable 28nm FD-SOI crossbar output circuit forlow power analog SNN inference with eNVM synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jury Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Aging on Path-Delay Self-Test Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Juan-les-Pins, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing networks of resistively-coupled stochastic Magnetic Tunnel Junctions for energy-based optimum search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Fassatoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2023 - 69th Annual IEEE International Electron Device Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, San Francisco, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM45741.2023.10413843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Methodology for SRAM Bit Cell Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venezia, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Tutorial: Hardware design and Reliability Mitigation of Binary Bayesian Reasoning Speakers: Lorena Anghel (Grenoble INP) and Mehdi Tahoori (KIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tahoori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Spintronics-based Bayesian Neural Network for Uncertainty Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Coupling of Perpendicular Superparamagnetic Tunnel Junctions for Probabilistic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH '22: 17th ACM International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2022, Virtual OR USA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565478.3572528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Orbit Torque-based Crossbar Array for Error Resilient Binary Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23RD IEEE LATIN-AMERICAN TEST SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Representing SRAM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DNN fault tolerance in semantic segmentation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Austin, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT56152.2022.9962354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Bayesian Neural Networks for Efficient Uncertainty Estimation Leveraging Inherent Stochasticity of Spintronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing machinery, Dec 2022, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565478.3572536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Overhead Protection for CNN Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens (virtual), Greece. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast behavioral VerilogA compact model for stochastic MTJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Becle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Lucian Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.259-262, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble neural networks with spintronic devices - Opportunities and challenges (KEYNOTE TALK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / ACM International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring setup and hold timing limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monterey, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOZART: Masking Outputs with Zeros for Architectural Robustness and Testing of DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, OnLine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive End-to-end Solution for a Secure and Dynamic Mixed-signal 1687 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira Feitoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Takam Tchendjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on On-Line Testing and Robust System Design (IOLTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Naples (Virtual Conference), Italy. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in hardware-accelerated neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Lilibeth Andrade Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Machine Learning Days (AMLD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 1.8V to 0.19V voltage bias on analog spiking neuron in 28nm UTBB FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Core In-ﬁeld Path Delay Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference (ITC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and design investigation on thin film silicon BIMOS device for ESD protection in FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Aging Induced Reliability at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Cross-layer Resiliency (IWCR'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebooting Computing: The Challenges for Test and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands. pp.8138-8143, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2019.8875270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing - From Robust Hardware Architectures to Testing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFIP IEEE International Conference on Very Large Scale Integration (VLSI SOC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Hardware Architectures for AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Brain and Cognition to Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexi-AES: A Highly-Parameterizable Cipher for a Wide Range of Design Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mosanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Stan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden-Delay-Fault Sensor for Test, Reliability and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design Automation and Test Conference in Europe (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Age Induced Reliability Prediction for SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Test Symposium (LATS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session: Reliability of Hardware-Implemented Spiking Neural Networks (SNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Investigation of Digital Circuits using In-Situ Monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Integrated Reliability Workshop (IIRW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Stanford Sierra, Fallen Leaf Lake, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Intelligence Naturelle au cœur des enjeux de l’Intelligence Artificielle – Les atouts du site grenoblois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of speed sensors accuracy for process and aging compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International reliability Physics Symposium (IRPS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and spintronic RAMs: device, simulation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2018 - IEEE 24th International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Synthesis Methodology for Crossbar Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Ceylan Morgül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NANOARCH'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBTI aged cell rejuvenation with back biasing and resulting critical path reordering for digital circuits in 28nm FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe (DATE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis of MTJ-based Functional Module for Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on On-Line Testing and Robust System Design (IOLTS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-Connected Single-Layer STT-MTJ-based Spiking Neural Network under Process Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Symposium on Nanoscale Architectures - NANOARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Newport, RI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and Workload Dependant Digital Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajith Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Notin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability for Physics of Semiconductors (IRPS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of critical path selection for in-situ monitors insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on On-Line Testing and Robust System Design (IOLTS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worload Dependent Reliability Timing Analysis Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and reliability in approximate computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2017.7995210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Algorithm to Conservatively Check the Robustness of Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-context Non-volatile Content Addressable Memory Using Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures (NANOARCH'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of workload impact on BTI HCI induced aging of digital circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe (DATE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Wear out and Variability Monitors: IEEE 1687 to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East West Design and test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Slack Monitors : Taking up the Challenge of On-die Monitoring of Variability and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Failure Prediction with On-Chip Monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National 2016 de GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteurs de fiabilité embarqués en technologie FDSOI: Implémentation et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vilard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Timing in-situ Monitors for AVS Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Semiconductor (IRPS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Passadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early system failure prediction by using aging in situ monitors: Methodology of implementation and application results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 34th VLSI Test Symposium (VTS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, NE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm shift in the level of Quality and Reliability in semiconductors to a level smaller than 10ppb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Reliability and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload Impact on BTI HCI Induced Aging of Digital Circuits: A System level Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Early Reliability Modeling for Aging and Variability in Silicon Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early failure prediction by using in-situ monitors: Implementation and application results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Early Reliability Modeling for Aging and Variability in Silicon Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Performance Optimization of a Switching Nano-crossbar Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (Euromicro DSD/SEAA'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-context non-volatile content addressable memory using magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng S Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-independent testing of multilevel interconnect in mesh-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th International Conference on Design and Technologies for Integrated System in Nanoscale (DTIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing in-situ monitors: Implementation strategy and applications results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Custom Integrated Circuits Conference (ICICC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Measurements with In Situ Aging Monitors in FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference (ITC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gate Oxide Breakdown in Logic Gates from 28nm FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterrey, CA, United States. pp.CA.4.1 - CA.4.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital circuits reliability with in-situ monitors in 28nm fully depleted SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fault-Tolerant Adaptive Routing under an unconstrained Set of Node and Link Failures for Many Cores System On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dependable Multicore and Transactional Memory Systems (DMTM'14), (joint to HIPEAC event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienna, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Chotin-Avot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches in Soft Errors Fault Tolerant Design for digital circuits based on Double Sampling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes (FETCH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient of a cluster in a mesh SRAM-based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 20th International On-Line Testing Symposium (IOLTS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects in Muller C-Elements and Asynchronous Circuits Over a Wide Energy Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Savulimedu Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schneider-Hornstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IEEE Workshop on Silicon Errors in Logic - System Effects (SELSE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight about Oxide Breakdown Occurrence at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Waikoloa, HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the state dependent SET sensitivity of asynchronous logic - The muller-pipeline example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Costenaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Computer Design (ICCD'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seoul, North Korea. pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant adaptive routing under permanent and temporary failures for many-core systems-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Testing symposium (IOLTS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, France. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST for Logic and Local Interconnect Resources in a Novel Mesh of Cluster FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New-York, United States. pp.296 - 301, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient link-level error resilience in 3D NoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 15th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tallinn, Estonia. pp.127-132, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2012.6219038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dependability of 3D Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes (FETCH'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Alpes d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Single Chip Massively Parallel Processors Affected by Extreme Failure Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-cost Soft Error Mitigation in SRAM-based FPGAs: a Case Study on AT40K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Latin American Symposium on Circuits and Systems (LASCAS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Playa del Carmen, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive bottom-up hierarchical approach to digital system reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anaheim, CA, United States. pp.4B.1.1 - 4B.1.10, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration degradation mechanism analysis of SnAgCu interconnects for eWLB package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anaheim, CA, United States. pp.2E.5.1 - 2E.5.6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through-Silicon-Via Built-In Self-Repair for Aggressive 3D Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International On-Line Testing Symposium (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.91-96, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Behavior of 3D-IC TSV Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Electronic Components and Technology Conference (ECTC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. pp.326 - 330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test and Reliability in Ultimate CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe (DATE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.677-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up digital system-level reliability modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Custom Integrated Circuits Conference (CICC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Jose, Ca., United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2011.6055343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory BIST with address programmability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international On Line Testing Symposium (IOLT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Athenes, Greece. pp.79 - 85, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2011.5993815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dependability of 3D Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependability Issues in Deep-submicron Technologies Workshop (DDT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance Increase Due to Electromigration Induced Depletion Under TSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'11), Monterey, CA, USA, April 10-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, ca., United States. pp.3F.4.1 - 3F.4.6, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BIRAS: Interconnect Built-In Self-Repair and Adaptive Serialization in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE European Test Symposium (ETS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.208 - 208, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Behavior of 3D-IC TSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits (3D IC), in conjuction with ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fault Detection Architecture Design of Latch-Based Low Power DSP/MCU Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE European Test Symposium (ETS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.93 - 98, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of configuration bit criticality in designs implemented with SRAM-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Industrial Electronics &amp; Applications (ISIEA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Langkawi, Malaysia. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Configuration Bits in SRAM-based FPGAs: Predictive Analysis and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Variability (DRVW'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dana Point, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cost-effective robust systems by accurate reliability modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Thru-Silicon-Via interconnect Built-In Self-Test and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Test Symposium Workshop (LATW'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas (PE), Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-regular 3D mesh Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC Workshop on Diagnostic Services in Network-on-Chips (DSNoC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Communication in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN Workshop on Dependable Systems and Networks (WDSN'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, United States. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpoint and rollback recovery in network-on-chip based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student forum at 15th Asia and South Pacific Design Automation Conference (ASP-DAC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect Built-In Self-Repair and Adaptive-Serialization (I-BIRAS) for 3D integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Testing Symposium (IOLTS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.218 - 218, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability approach of high density Through Silicon Via (TSV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Electronics Packaging Technology Conference (EPTC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapore, Singapore. pp.321 - 324, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPTC.2010.5702655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Serial Fault-Tolerant Link for Communication in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International On-Line Test Symposium (IOLTS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BIRAS: « Interconnect Built-In Self-Repair and Adaptive-Serialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference Workshop on Test of 3D Stacked Systems (3D-TEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology roadmap and evolutions: challenge and criticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADPRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Fault-Tolerant Link for Inter-die Communication in 3D on-Chip Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Test Symposium (ETS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Resilient Intra-die and Inter-die Communication in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Research in Microelectronics and Electronics Conference, PRIME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RILM: Reconfigurable inter-layer routing mechanism for 3D multi-layer networks-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International On-Line Test Symposium (IOLTS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.121-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Resilience of Inter-Die and Intra-Die Communication with 3D Spidergon STNoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe Conference, (DATE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresden, Germany. pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and tool for predictive analysis of configuration bit criticality in SRAM-based FPGAs: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Signals, Circuits &amp; Systems (SCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message routing in 3D networks-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORCHIP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive analysis of configuration bit criticality in SRAM-based FPGAs – Methodology, tools, and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Fault Tolerance in 2D and 3D NoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international “NOC in Space Applications Round Table”, European Space Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Approach to Detect Logic Soft Errors in Digital Circuits Based on GRAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Quality of Electronic Design (ISQED'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Jose, CA, United States. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2009.4810300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-on-Chip Fault Tolerance through Checkpoint and Rollback Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Symposium on System-on-Chip - System-in-Package (GdR SoC-SiP'08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Scalability of Checkpoint Recovery for Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'08), Seattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Washington, United States. pp.2793-2796, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2008.4542037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la conception de VLSI numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées pédagogiques CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking and Non-blocking Checkpointing for Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Dependable and Secure Nanocomputing (WDSN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Design Technique to Reduce SET Sensitivity in Combinational Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-Soc'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece. pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible network-on-chip simulator for early design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Microsystems and Nanoelectronics Research Conference (MNRC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNRC.2008.4683371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated versus Uncoordinated Checkpoint Recovery for Network-on-Chip based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (DELTA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.32-37, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures robustes pour circuits logiques à base de CNTFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET-Factor: An Analysis and Design Tool to Reduce SET Sensitivity in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Aware Recovery Configurations for Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Symposium On-Line Testing (IOLT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rhodes, Greece. pp.201-206, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2008.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coordinated Checkpointing Recovery Schemes for Network-on-Chip based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Playa del Carmen, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Timing Closure with a Transistor Level Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziesemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET-based CMOS-like gates and dispersion of characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design and Test Workshop (IDT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET-based logic gates and characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanoelectronics Workshop (SNW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects Tolerant Logic Gates for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session of International Work-Conference on Artificial Neural Networks (IWANN'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET fault injection methods in analog circuits: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Event Transient Induced by Nuclear Reactions in CMOS Logic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International On-Line Testing symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transistor Sizing for Soft Error Protection in Combinational Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Fault-Tolerance Metrics for NoC Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pande P.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Test Symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and methodology development for pulsed laser fault injection in SRAM-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cuzco, Peru. pp.Session 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Tolerant Logic Gates for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (IWANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Sebastian, Spain. pp.422-429, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET and SEU effects at multiple abstraction levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Event Effects Symposium (SEE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Long Beach, CA,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET basics and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Test of Integrated Systems (DTIS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tunis, Tunisia. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Defects Tolerant Devices for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transients induced by neutrons/protons in CMOS combinational logic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. 9 pp., </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET-based logic gates and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Design and Test Workshop (IDT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dubai, United Arab Emirates. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On implementing a soft error hardening technique by using an automatic layout generator: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and permanent fault tolerance memory cells for unreliable future nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kolonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft error circuit hardening techniques implementation using an automatic layout generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SET and SEU effects at multiple abstraction levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.309-12, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and mitigation of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.81, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diversified Memory Built-In Self-Repair Approach for Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Napa Valley, United States. pp.313, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.2004.1299258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Memory Built-in Self Repair Techniques for High Defect Density Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tahiti, Papeete French Polynesia, France. pp.315-320, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2004.1276581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Different Methodologies to Validate Obsolete Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Squillero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems (DFT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cannes, France. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2004.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memory Built-In Self-Repair for High Defect Densities Based on Error Polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems (DFT'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Boston, Cambridge, Ma,, United States. pp.459, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFTVS.2003.1250144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Validation of an Approach Dealing with Processor Obsolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deswaertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Moucary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems (DFT'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Boston, Cambridge, Ma, United States. pp.493, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFTVS.2003.1250148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Built-In Self-Repair for Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kos International Convention Center, Kos Island, Greece. pp.94-8, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2003.1214373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Test Replacement Solutions of Obsolete Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kos International Convention Center, Kos Island, Greece. pp.209, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2003.1214400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for evaluating the impact of single event transients in VDSM ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings-17th-IEEE-International-Symposium-on-Defect-and-Fault-Tolerance-in-VLSI-Systems.-DFT-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vancouver, BC, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFTVS.2002.1173506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating single event transients in DVSM ICs for ground level radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Latin American Test Workshop (LATW'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-checking circuits versus realistic faults in very deep submicron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alzaher-Noufal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings-18th-IEEE-VLSI-Test-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montreal, Que., Canada. pp.55-63, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.2000.843827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost reduction and evaluation of a temporary faults detecting technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings-Design,-Automation-and-Test-in-Europe-Conference-and-Exhibition-2000-Cat.-No.-PR00537</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.591-8, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2000.840845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Soft Error Tolerance Technique Based on Time and/or Space Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium on Integrated Circuits and Systems Design (SBCCI'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Manaus, Amazonas, Brazil. pp.237-42, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI.2000.876036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Checking for VLSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third session on Reliability in VLSI circuits: operation, manufacturing and design: operation, manufacturing and design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Austrans, France. pp.139 - 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Current Sensor for IDDQ Testing in Deep Submicron CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Dana Point, California, United States. pp.135-42, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.1999.766657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a soft error detecting technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International On-Line Testing Workshop (IOLTW'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Current Monitors for Transient Fault Detection in Deep Submicron CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International On-Line Testing Workshop (IOLTW'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of noise sources in silicon carbide Schottky barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-International-Semiconductor-Conference.-19th-Edition.-CAS-'96-Proceedings-Cat.-No.96TH8170</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sinaia, Romania. pp.539-42 vol.2, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.1996.557436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to increase the switching speed of MOS transistors by dynamic bias of the bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brezeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dilimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-International-Semiconductor-Conference.-CAS'95-Proceedings-Cat.-No.95TH8071</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Sinaia, France. pp.241-4, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.1995.494907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of MRAM-based in-memory computing architectures for machine learning applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lovison-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04717768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-memory-computing implementation of magnetoresistive networks for ultra-low-power computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lovison-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power Embedded ECoG Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Miro Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04487786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient Testing of LUT and Intra-cluster Interconnect of a Novel SRAM-based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National System-On-Chip System-In-Package (SoC-SiP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013, Colloque National System-On-Chip System-In-Package (SoC-SiP'13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pontarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 38 (6), pp.565 - 566, 2014, Microprocessors and Microsystems, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 11th IEEE International On-Line Testing Symposium (IOLT 2005)Saint Raphael, French Riviera, France, July 6-8, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 330 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design techniques to improve the resilience of computing systems: logic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Layer Reliability of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iet - the institution of engineering and technology, pp.23-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Ageing Monitoring and System Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing of Integrated Circuits: Causes, Effects and Mitigation TechniquesOn-Chip Ageing Monitoring and System Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-180, 2019, 978-3-030-23780-6. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23781-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Kiamehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Multicore Architectures at Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.3-35, 2017, 978-3-319-54421-2. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Routing for Fault Tolerance and Congestion Avoidance for 2D Mesh and Torus NoCs in Many-Core Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microelectronics: Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ifsa, international frequency sensor association, pp.405-435, 2017, 978-84-615-9012-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transistor Placement Technique Using Genetic Algorithm And Analytical Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC: From Systems to Silicon, (selected contributions from VLSI-SoC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331-344, Vol.240, 2007, Series: IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects Tolerant Logic Gates for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.422-429, 2007, ISBN :978-3-540-73006-4, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73007-1_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00229300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Reduction and Evaluation of a Temporary Faults Detecting Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudy Lauwereins and Jan Madsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE) “The Most Influential Papers of 10 Years”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.423-438, 2007, ISBN :978-1-4020-6487-6, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6488-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00229513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Fault Effects Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebaudengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAOUL VELAZCO, PASCAL FOUILLAT and RICARDO REIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.69-88, 2007, ISBN :978-1-4020-5645-1, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5646-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites technologiques du silicium et tolérance aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Robuste dans les Technologies CMOS et post-CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId604"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorena Anghel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor, HDR, PhD, Eng.Phelma Engineering School (Physics, Electrical and Computer Science, Materials)Affiliated with SPINTEC Laboratory, jointly operated by CEA, CNRS, University Grenoble-Alpes and Grenoble INP.email: lorena dot anghel at grenoble-inp dot fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorena-anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9569-0072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091614295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER HIGHLIGHTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My research interests were initially oriented towards developing reliable digital integrated circuits in manometric CMSO technologies. Particular emphasis in soft errors modeling and evaluation of their effect on complex integrated design and transient faults hardware/software tolerant design. I have also investigated aging induced reliability issues through modelling and mitigation of these effects cross abstraction layers. More recently I have started a research activity on design, validation and qualification of hardware neural network architectures based on emerging technologies such as memristor and magnetic devices. I am also working on their testing and reliability. On this last topic, since 2019 I have been holding an Excellence Chair position at the AI Multi-Disciplinary Institute in Grenoble on the topic of “Non Volatile Emerging based Spiking Neural Network”.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My research activities have been supported by national funding such as French ANR, European funding such as EU projects (MEDEA, CATRENE, COST, RISE), and industrial support.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 220 publications in review based journals, international and national conferences, 6 book chapters, 15 invited talks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 best paper awards et 1 outstanding paper award of prestigious conferences such as IEEE Design Automation and Test in Europe (in 2000 and 2015), IEEE Interenational Reliability and Physics of Semiconductors  (2012), IEEE VLSI Test Symposium (2004), IEEE Nanoarch (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 Supervision of 24 PhD Students (additional 2 international students), 2 post docs and more than 30 master and engineers students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for Special Issue Microprocessors and Microsystems Journal in 2014, and Associated Editor of Microelectronics Reliability 2018-2020, Design for Test Magazine since 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice Chair of Electronic Design and Automation Association – EDAA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice Chair of European Test Technology Technical Council,  IEEE Computer Society Chapter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Chair of IEEE Nanoarch 2022, IEEE VLSI Test Symposium 2020, MEDIAN Workshop 2015, IEEE European Test Symposium 2012, IEEE International on Line Testing Symposium 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice General Chair of IEEE VLSI Test Symposium 2017, 2018, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Program  Chair of IEEE Nanoarch 2017, IEEE VLSI Test Symposium 2015 and 2016, MEDIAN 2013, DCIS 2008 and 2009, DRVW 2008 and 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of Program Committee of several IEEE international conferences and workshops related to design, test, reliability and fault tolerance of IEEE such as: VTS, ETS, DATE, LATS, IOLTS, DTIS, IDT, ITC, DCIS, ISVLSI, NANOARCH, DFTS, DMTM, DRVW, EWME, ICCAD, PRIME, SELSE, MEDIAN – every year I attend between 6-8 program committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS AND DIPLOMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since September 2020 – Distinguised Full Professor at Grenoble Institute of Management and Engineering,June 2020 I have joint SPINTEC laboratory with Full University Professor position.Septembre 2010, Full University Professor (61ème CNU) at Grenoble Institute of Technology, Grenoble (Grenoble INP), Physics, Electronics and Materials Engineering School, affiliated at TIMA LaboratorySeptembre 2007, Habilitation à Diriger des Recherches at Grenoble Institute of Technology, Grenoble (Grenoble INP), Micro and Nano Electronics Specialty2001-2010, Associate Professor (61 section CNU) at Grenoble Institute of Technology, Grenoble (Grenoble INP), Electronics and Telecommunication Engineering School, affiliated at TIMA Laboratory2000- 2001, Assistent Professor (27ème section CNU) at Joseph Fourier University, Applied Mathematics Institute, Grenoble2000, PhD in Microelectronic Design, at Grenoble Institute of Technology, Grenoble (Grenoble INP). Cum Laudae1997, Master of Science at Polytechnic University of Bucharest, Romania, Electronics and Telecommunication Engineering School1996, Engineer Degree in Electronics and Telecommunication  at Polytechnic University of Bucharest, Romania, Electronics and Telecommunication Engineering School</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH TOPICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spintronic-based Design of Neural Networks and Bayesian Neural NetworksReliability evaluation and Testability of Bio-Inspired Hardware ArchitecturesRobustness of hardware accelerators design for machine learningReliability CMOS and emerging technologies Nanometric Design and NanotechnologiesMethods for Reliability Assessment of Safe and Secure CircuitsFault-Tolerant HW/SW ArchitecturesCross-layers System-on-Chip (SOC) Reliability Analysis face to different sources: Manufacturing process variations, Soft errors provoked by Cosmic and Atmospheric Radiation, Aging induced Phenomena (NBTI, HCI, TDDB, etc.), Environment: Temperature, voltagesTest and Fault Tolerance of Network on Chips (NOCs) in 3D technologyTest and robustness of FPGAOn Line Testing of Advanced Digital Circuits and Architectures</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-Dropout: Estimating Uncertainty in Deep Neural Networks Using Stochastic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2025.3632198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-Dropout: Estimating Uncertainty in Deep Neural Networks Using Stochastic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2025.3632198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on industrial 28nm FD-SOI phase change memory at cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228, pp.109141. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2025.109141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased random bitstream generation using injection-locked spin-torque nano-oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.034063. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully analog 28nm FD-SOI hardware solution for drift and variability mitigation of embedded PCM memories in spiking neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-SpinDrop: Spatial dropout-based binary Bayesian neural network with spintronics implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.636-643. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2024.3445455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 nm FDSOI embedded PCM exhibiting near zero drift at 12 K for cryogenic SNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Mouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44335-024-00008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Change Memory Drift Compensation in Spiking Neural Networks Using a Non-Linear Current Scaling Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.50. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea14040050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting and masking faults in semantic segmentation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.115397. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2024.115397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOZART+: Masking Outputs with Zeros for Improved Architectural Robustness and Testing of DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3159089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backpropagation-based learning techniques for deep spiking neural networks: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2023.3263008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpinBayes: Algorithm-Hardware Co-Design for Uncertainty Estimation Using Bayesian In-Memory Approximation on Spintronic-Based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5s), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3609116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable and versatile 28nm FD-SOI crossbar output circuit for low power analog SNN inference with eNVM synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jury Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209, pp.108779. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Library Generation for In-field Test of Path Delay faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2023.3268210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpinDrop: Dropout-Based Bayesian Binary Neural Networks With Spintronic Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.150-164. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2023.3242146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-time exploration for process, environment and aging compensation techniques for low power reliable-Aware design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.581-590. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2021.3136288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating current-based and gating approaches for accurate and e-efficient spiking recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Artificial Neural Networks and Machine Learning – ICANN 2022, 13531, pp.359-370. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15934-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, energy efficient and tunable magnetic tunnel junction based bitstream generator for stochastic computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Becle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Lucian Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.3251-3259. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2022.3173030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spintronic Memristor based Binarized Ensemble Convolutional Neural Network Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Takam Tchendjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3213612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are SNNs really more energy-efficient than ANNs? An in-depth hardware-aware study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETCI.2022.3214509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03852141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable Skyrmion Logic Gates Based on Skyrmion Tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.064035. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.17.064035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Programmable Logic-In-Memory Devices Exploiting Skyrmion Confinement and Channeling Using Local Energy Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.014025. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.18.014025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights on new embedded resistance and gated diode on thin film silicon BIMOS device with and without external polysilicon resistance for advanced ESD protection in FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108092. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-aware prediction of Critical Paths Aging in FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Design Steps for Nano-Crossbar Arrays: Area-Delay-Power Optimization with Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Ceylan Morgül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tunali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.3044017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck-At Fault Mitigation of Emerging Technologies Based Switching Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-020-05885-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and design investigation on thin film silicon BIMOS device for ESD protection in FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Reliability in Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5734-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic synthesis and testing techniques for switching nano-crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile magnetic decoder based on MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (21), pp.1774 - 1776. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2016.2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Multicore Architectures at Nanoscale: The View From Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pontarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2014.2359572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Adaptive Routing under an Unconstrained Set of Node and Link Failures for Many-Core Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), pp.620-635. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of TSV interconnects: Electromigration, thermal cycling, and impact on above metal level dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kth-Aggressor Fault (KAF)-based Thru-Silicon-Via Interconnect Built-In Self-Test and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.Online First™, 3 August. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-012-5322-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSL: Configurable Fault Tolerant Serial Links for Inter-die Communication in 3D Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5260-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive inter-layer message routing in 3D networks-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.613-631. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5055-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET modeling and reconfigurable logic circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Prégaldiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristell Maneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (11), pp.2365-2379. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.907835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Defect Tolerance Architectures for Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 21, No. 4, August, pp.445 - 455. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-0971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating single event transients in VDSM ICs for ground level radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aug. ; 20(4), pp.413-21. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JETT.0000039608.48856.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent checking for VLSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Volume 49, Issues 1-2 November, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9317(99)00435-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in silicon carbide Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Aug. ; 6(10), pp.1494-6. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(97)00055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spintronic Devices for Thermodynamically Guided Analog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Durham, United States. pp.i-ii, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC66027.2025.11105749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Modeling and Testing of Spin-Orbit Torque-Based Multipillar Memory Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshid Nisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IFIP/IEEE 33rd International Conference on Very Large Scale Integration (VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puerto Varas, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC64688.2025.11421751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric spin orbit devices for ultralow power computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Teresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sgarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kandazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10512348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuSpin: Design of a Reliable Edge Neuromorphic System Based on Spintronics for Green AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs in Neural Network Compression: Quantized and Binary Models for Keyword Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lovison-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - 31st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04717703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEYNOTE SPEACH - Design of Reliable Spintronic Based Stochastic Neuromorphic systems based on Spintronic emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EAST-WEST DESIGN &amp; TEST SYMPOSIUM (EWDTS-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, YEREVAN, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging stochastic properties of spintronic nanodevices for unconventional computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, San Diego, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3027425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMTJ-based Dropout Module for In-Memory Computing Bayesian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 24th International Conference on Nanotechnology (NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, France. pp.501-506, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO61778.2024.10628972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing spintronics implemented Monte Carlo dropout-based Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2024 - IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Haye, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reliability of Neural Networks at the Edge: Inverted Normalization with Stochastic Affine Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Tutorial: Hardware design and Reliability Mitigation of Binary Bayesian Reasoning Speakers: Lorena Anghel (Grenoble INP) and Mehdi Tahoori (KIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tahoori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Spintronics-based Bayesian Neural Network for Uncertainty Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hefenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging sparsity with Spiking Recurrent Neural Networks for energy-efficient keyword spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ixia-Ialyssos, Greece. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Bitstream Generator based on Superparamagnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 23rd International Conference on Nanotechnology (NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.638-642, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Robustness of Neural Networks to Noisy Multi-Level Non-Volatile Memory-based Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valentian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.10.1109/IJCNN54540.2023.10191804, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04185987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum SRAM Retention Voltage: Insight about optimizing Power Efficiency across Temperature Profile, Process Variation and Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Janardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Crete, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Power Efficiency in Spin-Orbit Torque-Based Probabilistic Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Foz do Iguacu, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI59464.2023.10238682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable 28nm FD-SOI crossbar output circuit forlow power analog SNN inference with eNVM synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jury Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing networks of resistively-coupled stochastic Magnetic Tunnel Junctions for energy-based optimum search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Fassatoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2023 - 69th Annual IEEE International Electron Device Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, San Francisco, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM45741.2023.10413843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Methodology for SRAM Bit Cell Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venezia, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Testing SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Aging on Path-Delay Self-Test Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Juan-les-Pins, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DNN fault tolerance in semantic segmentation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Austin, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT56152.2022.9962354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Bayesian Neural Networks for Efficient Uncertainty Estimation Leveraging Inherent Stochasticity of Spintronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyed Tuhin Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing machinery, Dec 2022, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565478.3572536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Coupling of Perpendicular Superparamagnetic Tunnel Junctions for Probabilistic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH '22: 17th ACM International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2022, Virtual OR USA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565478.3572528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Orbit Torque-based Crossbar Array for Error Resilient Binary Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Danouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23RD IEEE LATIN-AMERICAN TEST SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Representing SRAM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast behavioral VerilogA compact model for stochastic MTJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Becle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Lucian Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.259-262, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Overhead Protection for CNN Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens (virtual), Greece. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble neural networks with spintronic devices - Opportunities and challenges (KEYNOTE TALK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / ACM International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring setup and hold timing limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monterey, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOZART: Masking Outputs with Zeros for Architectural Robustness and Testing of DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, OnLine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Core In-ﬁeld Path Delay Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference (ITC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in hardware-accelerated neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Lilibeth Andrade Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Machine Learning Days (AMLD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 1.8V to 0.19V voltage bias on analog spiking neuron in 28nm UTBB FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive End-to-end Solution for a Secure and Dynamic Mixed-signal 1687 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira Feitoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Takam Tchendjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on On-Line Testing and Robust System Design (IOLTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Naples (Virtual Conference), Italy. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Aging Induced Reliability at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Cross-layer Resiliency (IWCR'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and design investigation on thin film silicon BIMOS device for ESD protection in FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebooting Computing: The Challenges for Test and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands. pp.8138-8143, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2019.8875270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing - From Robust Hardware Architectures to Testing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFIP IEEE International Conference on Very Large Scale Integration (VLSI SOC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Hardware Architectures for AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Brain and Cognition to Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexi-AES: A Highly-Parameterizable Cipher for a Wide Range of Design Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mosanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Stan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden-Delay-Fault Sensor for Test, Reliability and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design Automation and Test Conference in Europe (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Age Induced Reliability Prediction for SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Test Symposium (LATS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session: Reliability of Hardware-Implemented Spiking Neural Networks (SNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Investigation of Digital Circuits using In-Situ Monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Integrated Reliability Workshop (IIRW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Stanford Sierra, Fallen Leaf Lake, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of speed sensors accuracy for process and aging compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International reliability Physics Symposium (IRPS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Intelligence Naturelle au cœur des enjeux de l’Intelligence Artificielle – Les atouts du site grenoblois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and spintronic RAMs: device, simulation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2018 - IEEE 24th International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Synthesis Methodology for Crossbar Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Ceylan Morgül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NANOARCH'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBTI aged cell rejuvenation with back biasing and resulting critical path reordering for digital circuits in 28nm FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe (DATE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and reliability in approximate computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2017.7995210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worload Dependent Reliability Timing Analysis Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-Connected Single-Layer STT-MTJ-based Spiking Neural Network under Process Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Symposium on Nanoscale Architectures - NANOARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Newport, RI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis of MTJ-based Functional Module for Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on On-Line Testing and Robust System Design (IOLTS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and Workload Dependant Digital Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajith Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Notin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability for Physics of Semiconductors (IRPS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of critical path selection for in-situ monitors insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on On-Line Testing and Robust System Design (IOLTS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Slack Monitors : Taking up the Challenge of On-die Monitoring of Variability and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Failure Prediction with On-Chip Monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National 2016 de GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Wear out and Variability Monitors: IEEE 1687 to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East West Design and test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early system failure prediction by using aging in situ monitors: Methodology of implementation and application results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 34th VLSI Test Symposium (VTS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, NE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteurs de fiabilité embarqués en technologie FDSOI: Implémentation et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vilard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Timing in-situ Monitors for AVS Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Semiconductor (IRPS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Passadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of workload impact on BTI HCI induced aging of digital circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe (DATE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Algorithm to Conservatively Check the Robustness of Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-context Non-volatile Content Addressable Memory Using Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures (NANOARCH'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm shift in the level of Quality and Reliability in semiconductors to a level smaller than 10ppb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Reliability and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Performance Optimization of a Switching Nano-crossbar Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (Euromicro DSD/SEAA'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-context non-volatile content addressable memory using magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng S Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early failure prediction by using in-situ monitors: Implementation and application results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Early Reliability Modeling for Aging and Variability in Silicon Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload Impact on BTI HCI Induced Aging of Digital Circuits: A System level Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Early Reliability Modeling for Aging and Variability in Silicon Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-independent testing of multilevel interconnect in mesh-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th International Conference on Design and Technologies for Integrated System in Nanoscale (DTIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Measurements with In Situ Aging Monitors in FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference (ITC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing in-situ monitors: Implementation strategy and applications results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Custom Integrated Circuits Conference (ICICC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gate Oxide Breakdown in Logic Gates from 28nm FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterrey, CA, United States. pp.CA.4.1 - CA.4.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital circuits reliability with in-situ monitors in 28nm fully depleted SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the state dependent SET sensitivity of asynchronous logic - The muller-pipeline example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Costenaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Computer Design (ICCD'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seoul, North Korea. pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Chotin-Avot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fault-Tolerant Adaptive Routing under an unconstrained Set of Node and Link Failures for Many Cores System On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dependable Multicore and Transactional Memory Systems (DMTM'14), (joint to HIPEAC event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienna, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches in Soft Errors Fault Tolerant Design for digital circuits based on Double Sampling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes (FETCH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient of a cluster in a mesh SRAM-based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 20th International On-Line Testing Symposium (IOLTS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects in Muller C-Elements and Asynchronous Circuits Over a Wide Energy Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Savulimedu Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schneider-Hornstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IEEE Workshop on Silicon Errors in Logic - System Effects (SELSE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight about Oxide Breakdown Occurrence at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Waikoloa, HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST for Logic and Local Interconnect Resources in a Novel Mesh of Cluster FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New-York, United States. pp.296 - 301, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant adaptive routing under permanent and temporary failures for many-core systems-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Testing symposium (IOLTS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, France. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-cost Soft Error Mitigation in SRAM-based FPGAs: a Case Study on AT40K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Latin American Symposium on Circuits and Systems (LASCAS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Playa del Carmen, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dependability of 3D Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes (FETCH'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Alpes d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Single Chip Massively Parallel Processors Affected by Extreme Failure Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive bottom-up hierarchical approach to digital system reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anaheim, CA, United States. pp.4B.1.1 - 4B.1.10, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration degradation mechanism analysis of SnAgCu interconnects for eWLB package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anaheim, CA, United States. pp.2E.5.1 - 2E.5.6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient link-level error resilience in 3D NoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 15th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tallinn, Estonia. pp.127-132, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2012.6219038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Behavior of 3D-IC TSV Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Electronic Components and Technology Conference (ECTC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. pp.326 - 330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through-Silicon-Via Built-In Self-Repair for Aggressive 3D Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International On-Line Testing Symposium (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.91-96, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test and Reliability in Ultimate CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe (DATE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.677-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance Increase Due to Electromigration Induced Depletion Under TSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'11), Monterey, CA, USA, April 10-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, ca., United States. pp.3F.4.1 - 3F.4.6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dependability of 3D Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependability Issues in Deep-submicron Technologies Workshop (DDT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BIRAS: Interconnect Built-In Self-Repair and Adaptive Serialization in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE European Test Symposium (ETS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.208 - 208, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Behavior of 3D-IC TSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits (3D IC), in conjuction with ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory BIST with address programmability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international On Line Testing Symposium (IOLT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Athenes, Greece. pp.79 - 85, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2011.5993815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up digital system-level reliability modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Custom Integrated Circuits Conference (CICC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Jose, Ca., United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2011.6055343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Configuration Bits in SRAM-based FPGAs: Predictive Analysis and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Variability (DRVW'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dana Point, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fault Detection Architecture Design of Latch-Based Low Power DSP/MCU Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE European Test Symposium (ETS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.93 - 98, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of configuration bit criticality in designs implemented with SRAM-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Industrial Electronics &amp; Applications (ISIEA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Langkawi, Malaysia. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cost-effective robust systems by accurate reliability modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Thru-Silicon-Via interconnect Built-In Self-Test and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Test Symposium Workshop (LATW'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas (PE), Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect Built-In Self-Repair and Adaptive-Serialization (I-BIRAS) for 3D integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Testing Symposium (IOLTS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.218 - 218, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpoint and rollback recovery in network-on-chip based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student forum at 15th Asia and South Pacific Design Automation Conference (ASP-DAC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BIRAS: « Interconnect Built-In Self-Repair and Adaptive-Serialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference Workshop on Test of 3D Stacked Systems (3D-TEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability approach of high density Through Silicon Via (TSV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Electronics Packaging Technology Conference (EPTC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapore, Singapore. pp.321 - 324, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPTC.2010.5702655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Serial Fault-Tolerant Link for Communication in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International On-Line Test Symposium (IOLTS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Communication in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN Workshop on Dependable Systems and Networks (WDSN'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, United States. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-regular 3D mesh Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC Workshop on Diagnostic Services in Network-on-Chips (DSNoC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology roadmap and evolutions: challenge and criticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADPRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Fault-Tolerant Link for Inter-die Communication in 3D on-Chip Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Test Symposium (ETS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Resilient Intra-die and Inter-die Communication in 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Research in Microelectronics and Electronics Conference, PRIME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RILM: Reconfigurable inter-layer routing mechanism for 3D multi-layer networks-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International On-Line Test Symposium (IOLTS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.121-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Resilience of Inter-Die and Intra-Die Communication with 3D Spidergon STNoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe Conference, (DATE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresden, Germany. pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message routing in 3D networks-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avresky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORCHIP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and tool for predictive analysis of configuration bit criticality in SRAM-based FPGAs: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Signals, Circuits &amp; Systems (SCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive analysis of configuration bit criticality in SRAM-based FPGAs – Methodology, tools, and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Fault Tolerance in 2D and 3D NoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international “NOC in Space Applications Round Table”, European Space Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Approach to Detect Logic Soft Errors in Digital Circuits Based on GRAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Quality of Electronic Design (ISQED'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Jose, CA, United States. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2009.4810300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coordinated Checkpointing Recovery Schemes for Network-on-Chip based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Playa del Carmen, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la conception de VLSI numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées pédagogiques CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking and Non-blocking Checkpointing for Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Dependable and Secure Nanocomputing (WDSN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Scalability of Checkpoint Recovery for Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'08), Seattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Washington, United States. pp.2793-2796, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2008.4542037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Design Technique to Reduce SET Sensitivity in Combinational Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-Soc'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece. pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible network-on-chip simulator for early design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Microsystems and Nanoelectronics Research Conference (MNRC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNRC.2008.4683371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-on-Chip Fault Tolerance through Checkpoint and Rollback Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Symposium on System-on-Chip - System-in-Package (GdR SoC-SiP'08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures robustes pour circuits logiques à base de CNTFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated versus Uncoordinated Checkpoint Recovery for Network-on-Chip based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (DELTA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.32-37, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET-Factor: An Analysis and Design Tool to Reduce SET Sensitivity in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Aware Recovery Configurations for Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Symposium On-Line Testing (IOLT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rhodes, Greece. pp.201-206, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2008.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Fault-Tolerance Metrics for NoC Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pande P.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International On-Line Test Symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and methodology development for pulsed laser fault injection in SRAM-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cuzco, Peru. pp.Session 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Tolerant Logic Gates for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (IWANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Sebastian, Spain. pp.422-429, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Timing Closure with a Transistor Level Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziesemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET-based CMOS-like gates and dispersion of characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design and Test Workshop (IDT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET-based logic gates and characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanoelectronics Workshop (SNW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET fault injection methods in analog circuits: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transistor Sizing for Soft Error Protection in Combinational Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Event Transient Induced by Nuclear Reactions in CMOS Logic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International On-Line Testing symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects Tolerant Logic Gates for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session of International Work-Conference on Artificial Neural Networks (IWANN'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET-based logic gates and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Design and Test Workshop (IDT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dubai, United Arab Emirates. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET and SEU effects at multiple abstraction levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Event Effects Symposium (SEE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Long Beach, CA,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Defects Tolerant Devices for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNTFET basics and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Test of Integrated Systems (DTIS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tunis, Tunisia. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transients induced by neutrons/protons in CMOS combinational logic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. 9 pp., </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and mitigation of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.81, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SET and SEU effects at multiple abstraction levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.309-12, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and permanent fault tolerance memory cells for unreliable future nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kolonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On implementing a soft error hardening technique by using an automatic layout generator: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft error circuit hardening techniques implementation using an automatic layout generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diversified Memory Built-In Self-Repair Approach for Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Napa Valley, United States. pp.313, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.2004.1299258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Memory Built-in Self Repair Techniques for High Defect Density Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tahiti, Papeete French Polynesia, France. pp.315-320, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2004.1276581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Different Methodologies to Validate Obsolete Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Squillero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems (DFT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cannes, France. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2004.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Test Replacement Solutions of Obsolete Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kos International Convention Center, Kos Island, Greece. pp.209, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2003.1214400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memory Built-In Self-Repair for High Defect Densities Based on Error Polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems (DFT'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Boston, Cambridge, Ma,, United States. pp.459, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFTVS.2003.1250144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Validation of an Approach Dealing with Processor Obsolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deswaertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Moucary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems (DFT'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Boston, Cambridge, Ma, United States. pp.493, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFTVS.2003.1250148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Built-In Self-Repair for Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kos International Convention Center, Kos Island, Greece. pp.94-8, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2003.1214373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating single event transients in DVSM ICs for ground level radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Latin American Test Workshop (LATW'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for evaluating the impact of single event transients in VDSM ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings-17th-IEEE-International-Symposium-on-Defect-and-Fault-Tolerance-in-VLSI-Systems.-DFT-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vancouver, BC, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFTVS.2002.1173506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-checking circuits versus realistic faults in very deep submicron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alzaher-Noufal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings-18th-IEEE-VLSI-Test-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montreal, Que., Canada. pp.55-63, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.2000.843827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost reduction and evaluation of a temporary faults detecting technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings-Design,-Automation-and-Test-in-Europe-Conference-and-Exhibition-2000-Cat.-No.-PR00537</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.591-8, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2000.840845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Soft Error Tolerance Technique Based on Time and/or Space Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium on Integrated Circuits and Systems Design (SBCCI'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Manaus, Amazonas, Brazil. pp.237-42, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI.2000.876036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a soft error detecting technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International On-Line Testing Workshop (IOLTW'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Checking for VLSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third session on Reliability in VLSI circuits: operation, manufacturing and design: operation, manufacturing and design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Austrans, France. pp.139 - 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Current Sensor for IDDQ Testing in Deep Submicron CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Dana Point, California, United States. pp.135-42, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.1999.766657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Current Monitors for Transient Fault Detection in Deep Submicron CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International On-Line Testing Workshop (IOLTW'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of noise sources in silicon carbide Schottky barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-International-Semiconductor-Conference.-19th-Edition.-CAS-'96-Proceedings-Cat.-No.96TH8170</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sinaia, Romania. pp.539-42 vol.2, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.1996.557436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to increase the switching speed of MOS transistors by dynamic bias of the bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brezeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dilimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-International-Semiconductor-Conference.-CAS'95-Proceedings-Cat.-No.95TH8071</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Sinaia, France. pp.241-4, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.1995.494907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-memory-computing implementation of magnetoresistive networks for ultra-low-power computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lovison-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of MRAM-based in-memory computing architectures for machine learning applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lovison-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04717768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power Embedded ECoG Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Miro Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04487786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient Testing of LUT and Intra-cluster Interconnect of a Novel SRAM-based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif-Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National System-On-Chip System-In-Package (SoC-SiP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013, Colloque National System-On-Chip System-In-Package (SoC-SiP'13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pontarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 38 (6), pp.565 - 566, 2014, Microprocessors and Microsystems, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 11th IEEE International On-Line Testing Symposium (IOLT 2005)Saint Raphael, French Riviera, France, July 6-8, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 330 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design techniques to improve the resilience of computing systems: logic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Layer Reliability of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iet - the institution of engineering and technology, pp.23-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Ageing Monitoring and System Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing of Integrated Circuits: Causes, Effects and Mitigation TechniquesOn-Chip Ageing Monitoring and System Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-180, 2019, 978-3-030-23780-6. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23781-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Kiamehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Multicore Architectures at Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.3-35, 2017, 978-3-319-54421-2. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Routing for Fault Tolerance and Congestion Avoidance for 2D Mesh and Torus NoCs in Many-Core Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benabdenbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Gang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microelectronics: Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ifsa, international frequency sensor association, pp.405-435, 2017, 978-84-615-9012-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Fault Effects Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebaudengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAOUL VELAZCO, PASCAL FOUILLAT and RICARDO REIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.69-88, 2007, ISBN :978-1-4020-5645-1, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5646-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transistor Placement Technique Using Genetic Algorithm And Analytical Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC: From Systems to Silicon, (selected contributions from VLSI-SoC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331-344, Vol.240, 2007, Series: IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects Tolerant Logic Gates for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.422-429, 2007, ISBN :978-3-540-73006-4, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73007-1_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00229300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Reduction and Evaluation of a Temporary Faults Detecting Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudy Lauwereins and Jan Madsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE) “The Most Influential Papers of 10 Years”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.423-438, 2007, ISBN :978-1-4020-6487-6, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6488-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00229513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites technologiques du silicium et tolérance aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Robuste dans les Technologies CMOS et post-CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId606"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A66F5B4"/>
+    <w:nsid w:val="39ECA139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B11DBD0A"/>
+    <w:nsid w:val="A21236E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-anghel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9569-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091614295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Henrique Quintino Palhares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beilliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alibart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyed Tuhin Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Danouchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hefenbrock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3632198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Mouny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44335-024-00008-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2024.3445455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2024.115397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tan Phan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Prasad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Hakam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesquida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valentian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3263008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Masante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sartoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3268210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Sandrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108779" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;nch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2023.3242146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3159089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823943v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15934-3_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Becle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3173030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3136288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Takam Tchendjou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3213612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2022.3214509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthamarai Kannan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernasconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciriani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frontini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trucco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05885-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ceylan Morg&#252;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tunali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.3044017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Conti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.069" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5734-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandrescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.08.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Deng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Prenat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.2450" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontarelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gizopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolchini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Michael" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2014.2359572" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimopoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVT2VPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frank" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7XSQMW0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5322-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF8FJXC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolaidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5260-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FLXH0QPX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rusu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avresky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2011.06.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3C01WP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaffiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pr&#233;galdiny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.907835" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5055-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5J4215C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Achouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-0971-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ546TFJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JETT.0000039608.48856.33" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JN96C52H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(99)00435-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHL6FKMS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(97)00055-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVV8J24Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Nisar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC64688.2025.11421751" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danouchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soumah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC66027.2025.11105749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928437v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04717703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lovison-Franco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Romdhane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tan Phan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desplat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027425" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Teresi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sgarro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kandazoglou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frottier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10512348" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO61778.2024.10628972" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567852" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637591v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aslan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kumar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janardan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224895" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149763v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097174" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231253" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191804" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI59464.2023.10238682" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garelo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313531" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bouchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Disdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413843" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhesila Xhafa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ladhar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faehn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174118" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahoori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137167" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565478.3572528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834907v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987914v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962354" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565478.3572536" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568363" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631829" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602481v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405175" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470265v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silveira Feitoza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Takam Tchendjou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159721" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001733v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cin&#231;on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457693v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2019.8875270" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457584v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mosanu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Stan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170194v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166904v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896556v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976583v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474226" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sivadasan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Sivadasan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mhira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Notin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhassain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936357" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730857v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664169v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702768v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2017.7995210" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474803v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thole" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474787v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474800v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474807v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474810v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474809v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357213v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513849v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474797v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473915v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng S Zhao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saliva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400581v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060416v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400623v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savulimedu Veeravalli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steininger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider-Hornstein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128363v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400621v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Veeravalli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costenaro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997169v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimopulos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604043" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982772v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653622" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128378v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2012.6219038" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677047v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408773v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676825v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colella" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241792" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841561v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313847" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408775v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688282v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zorian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karnik" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fradi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2011.5993815" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599391v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784499" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651916v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.37" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651930v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651920v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.20" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643903v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651413v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651437v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985896" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505296v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505291v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505319v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544575v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560198" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599560v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2010.5702655" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505276v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408780v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408768v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505308v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505287v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505313v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locatelli" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppola" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471173v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505315v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471524v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419289v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810300" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grecu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378206v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2008.4542037" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378213v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408783v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kastensmidt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wirth" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417335v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saleh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNRC.2008.4683371" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.75" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347976v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408791v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347938v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2008.44" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505271v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408793v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Santos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziesemer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202099v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173965v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547514v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156749v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172599v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougerol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulerse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.46" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408792v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174144v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pande P.P." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.31" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156318v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foucard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472162v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544551v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105481v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408796v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142517v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.51" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143423v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.48" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156737v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015449v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.45" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457112v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolonis" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460557v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015000v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.28" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.65" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005750v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2004.1299258" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005749v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2004.1276581" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005828v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonza Reorda" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squillero" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2004.21" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005830v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFTVS.2003.1250144" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005829v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deswaertes" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moucary" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFTVS.2003.1250148" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005831v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2003.1214373" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005832v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2003.1214400" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013736v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFTVS.2002.1173506" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380851v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013754v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher-Noufal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2000.843827" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013756v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2000.840845" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005833v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2000.876036" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412486v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005845v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.1999.766657" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357768v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413136v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015782v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.1996.557436" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mitu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brezeanu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dilimot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.1995.494907" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04717768v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697202v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487786v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saad" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Aksenova" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130179v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920445v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bolchini" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.07.003" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016849v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986823v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448115v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23781-3_6" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473938v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kiamehr" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54422-9" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707750v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191996v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_21" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229300v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1_52" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0JZGH5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229513v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6488-3_31" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2QGFLQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185911v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebaudengo" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violante" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5646-8" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002907v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185993v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-anghel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9569-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091614295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyed Tuhin Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Danouchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hefenbrock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3632198" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Henrique Quintino Palhares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beilliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alibart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tan Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Prasad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Hakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2024.3445455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Mouny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44335-024-00008-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2024.115397" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3159089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesquida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valentian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3263008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Sandrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Masante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sartoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3268210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;nch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2023.3242146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3136288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823943v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15934-3_30" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Becle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3173030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Takam Tchendjou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3213612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2022.3214509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthamarai Kannan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ceylan Morg&#252;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frontini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tunali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciriani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.3044017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernasconi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trucco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05885-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Conti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.069" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJQCQKRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5734-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandrescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Deng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Prenat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.2450" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontarelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gizopoulos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolchini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Michael" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2014.2359572" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimopoulos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.04.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVT2VPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frank" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7XSQMW0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5322-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF8FJXC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolaidis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5260-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FLXH0QPX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rusu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avresky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2011.06.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3C01WP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5055-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5J4215C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaffiot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pr&#233;galdiny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.907835" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Achouri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-0971-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ546TFJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JETT.0000039608.48856.33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JN96C52H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(99)00435-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHL6FKMS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(97)00055-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVV8J24Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danouchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soumah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC66027.2025.11105749" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Nisar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC64688.2025.11421751" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Teresi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sgarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kandazoglou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10512348" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04717703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lovison-Franco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Romdhane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tan Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desplat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027425" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO61778.2024.10628972" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567852" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148196v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahoori" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137167" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hardy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097174" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231253" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191804" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aslan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kumar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janardan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224895" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI59464.2023.10238682" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garelo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359859v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bouchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Disdier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413843" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhesila Xhafa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ladhar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faehn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174118" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313531" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962354" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565478.3572536" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565478.3572528" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631829" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568363" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405175" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001733v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cin&#231;on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silveira Feitoza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Takam Tchendjou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159721" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462194v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2019.8875270" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mosanu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Stan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976583v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474226" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sivadasan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2017.7995210" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664169v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664222v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Sivadasan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mhira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Notin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhassain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936357" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730857v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474807v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513840v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357213v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474809v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474800v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474803v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fey" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474787v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513849v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473915v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng S Zhao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474797v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400596v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400581v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474805v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saliva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400593v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400582v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steininger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Veeravalli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costenaro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060416v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savulimedu Veeravalli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider-Hornstein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128363v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982772v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653622" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimopulos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604043" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676825v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408773v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colella" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241792" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128378v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2012.6219038" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408775v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841561v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313847" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zorian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karnik" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599391v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784499" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650195v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651916v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.37" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651930v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651913v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fradi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2011.5993815" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624239v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.20" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651413v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985896" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544575v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560198" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505319v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599560v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2010.5702655" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505276v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505296v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408768v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505308v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505273v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505287v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505313v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locatelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppola" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505315v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471173v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471524v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408770v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419289v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810300" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505271v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grecu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378213v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378206v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2008.4542037" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408783v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kastensmidt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wirth" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417335v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saleh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNRC.2008.4683371" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378216v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347976v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.75" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408791v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347938v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2008.44" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174144v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pande P.P." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.31" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156318v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foucard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472162v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408793v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Santos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziesemer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202099v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173965v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammari" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408792v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172599v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougerol" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulerse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.46" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547514v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156737v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544551v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408796v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105481v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143423v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.48" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142517v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.51" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013721v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.65" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015000v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.28" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457112v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolonis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015449v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.45" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460557v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005750v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2004.1299258" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005749v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2004.1276581" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005828v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonza Reorda" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squillero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2004.21" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005832v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2003.1214400" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005830v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFTVS.2003.1250144" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005829v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deswaertes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moucary" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFTVS.2003.1250148" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005831v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2003.1214373" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380851v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013736v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFTVS.2002.1173506" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013754v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher-Noufal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2000.843827" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013756v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2000.840845" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005833v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2000.876036" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357768v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412486v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005845v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.1999.766657" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413136v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015782v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.1996.557436" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015787v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mitu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brezeanu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dilimot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.1995.494907" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697202v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04717768v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487786v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saad" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Aksenova" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130179v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920445v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bolchini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.07.003" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016849v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986823v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448115v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23781-3_6" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473938v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kiamehr" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54422-9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707750v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185911v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebaudengo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violante" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5646-8" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191996v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_21" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229300v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1_52" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0JZGH5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229513v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6488-3_31" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2QGFLQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002907v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185993v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>