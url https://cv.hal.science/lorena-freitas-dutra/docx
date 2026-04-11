--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -312,342 +312,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502885v1</w:t>
+                <w:t xml:space="preserve">hal-04452765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Frantz</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452765v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -707,90 +707,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
@@ -940,77 +940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1074,90 +1074,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence International Building Performance Simulation Association (IBPSA France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims (51), France</w:t>
@@ -1350,64 +1350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
@@ -1449,64 +1449,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,77 +1557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,64 +1691,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,77 +1799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,77 +1920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,343 +2067,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Mechanical Behavior of Cement Composites through Citric Acid Treatment of Flax Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawsen Chafei</w:t>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Jamali</w:t>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-15863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303588v1</w:t>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Frantz</w:t>
+                <w:t xml:space="preserve">Enhancing Mechanical Behavior of Cement Composites through Citric Acid Treatment of Flax Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Chafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-15863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+                <w:t xml:space="preserve">hal-04303588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Mechanical Properties of Rapeseed Straw Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (23), pp.8611. </w:t>
@@ -2454,51 +2454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Phung Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,90 +3231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Properties of an Innovative Bio Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.63-69, 2023, RILEM Bookseries, 978-3-031-33465-8. </w:t>
@@ -3442,51 +3442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4AF9389"/>
+    <w:nsid w:val="584623EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-freitas-dutra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3274-5176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-6061-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Chafei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-15863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Philippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117698515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio M.F. Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Ribeiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagoberto Brand&#227;o Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanna Moreira Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Aparecida Silva Ribeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mendon&#231;a Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/tmm.00604008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-freitas-dutra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3274-5176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-6061-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Chafei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-15863" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Philippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117698515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio M.F. Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Ribeiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagoberto Brand&#227;o Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanna Moreira Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Aparecida Silva Ribeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mendon&#231;a Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/tmm.00604008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>