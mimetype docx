--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -312,718 +312,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Frantz</w:t>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452765v1</w:t>
+                <w:t xml:space="preserve">hal-04304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502885v1</w:t>
+                <w:t xml:space="preserve">hal-04452765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304453v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of a cementitious composite incorporating flax fibers treated with citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Chafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
+              <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452652v1</w:t>
+                <w:t xml:space="preserve">hal-03551400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a cementitious composite incorporating flax fibers treated with citric acid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551400v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Moisture in Buildings 2021 (ICMB21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, London, United Kingdom. </w:t>
@@ -1074,90 +1074,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
@@ -1199,90 +1199,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE COMPARATIVE MULTI-ECHELLE DES PERFORMANCES HYGRIQUES DU BETON DE CHANVRE ET DU BETON CELLULAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence International Building Performance Simulation Association (IBPSA France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims (51), France</w:t>
@@ -1305,718 +1305,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, Ireland. pp.723 - 725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502214v1</w:t>
+                <w:t xml:space="preserve">hal-04453339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Belfast, Ireland. pp.723 - 725</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453339v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850344v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502224v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502228v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone d'Energétique et Mécanique (CIFEM18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Apr 2018, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2067,343 +2067,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Frantz</w:t>
+                <w:t xml:space="preserve">Enhancing Mechanical Behavior of Cement Composites through Citric Acid Treatment of Flax Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Chafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-15863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+                <w:t xml:space="preserve">hal-04303588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Mechanical Behavior of Cement Composites through Citric Acid Treatment of Flax Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawsen Chafei</w:t>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Jamali</w:t>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-15863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303588v1</w:t>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Mechanical Properties of Rapeseed Straw Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (23), pp.8611. </w:t>
@@ -2454,51 +2454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Phung Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,90 +3231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Properties of an Innovative Bio Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.63-69, 2023, RILEM Bookseries, 978-3-031-33465-8. </w:t>
@@ -3442,51 +3442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="584623EC"/>
+    <w:nsid w:val="8345E2C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-freitas-dutra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3274-5176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-6061-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Chafei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-15863" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Philippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117698515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio M.F. Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Ribeiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagoberto Brand&#227;o Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanna Moreira Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Aparecida Silva Ribeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mendon&#231;a Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/tmm.00604008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-freitas-dutra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3274-5176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-6061-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Chafei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-15863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Philippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117698515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio M.F. Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Ribeiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagoberto Brand&#227;o Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanna Moreira Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Aparecida Silva Ribeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mendon&#231;a Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/tmm.00604008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>