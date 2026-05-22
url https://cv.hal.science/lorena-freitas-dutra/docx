--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3274-5176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ntilIz0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAM-6061-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,1877 +200,1877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du taux d'humidité dans les matériaux de construction géosourcés par une approche hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM2025 : 18eme Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a cementitious composite incorporating flax fibers treated with citric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Chafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Moisture in Buildings 2021 (ICMB21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/icmb210081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE COMPARATIVE MULTI-ECHELLE DES PERFORMANCES HYGRIQUES DU BETON DE CHANVRE ET DU BETON CELLULAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence International Building Performance Simulation Association (IBPSA France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, Ireland. pp.723 - 725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone d'Energétique et Mécanique (CIFEM18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Apr 2018, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2059,1142 +2080,1142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Mechanical Behavior of Cement Composites through Citric Acid Treatment of Flax Fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arash Jamali</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-15863⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303588v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing Mechanical Behavior of Cement Composites through Citric Acid Treatment of Flax Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Chafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-15863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Mechanical Properties of Rapeseed Straw Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (23), pp.8611. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15238611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Phung Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (8), pp.357-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (6), pp.946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent sorption models for mass transfer throughout bio-based building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.513-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the characterization of pore size distribution of building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pc Philippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.247-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1744259117698515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low C High Mn Cold Rolled TWIP Steel: Kinetics of Isothermal Recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio M.F. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érica Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagoberto Brandão Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 706-709, pp.2181-2186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.2181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERÍSTICAS DO ENCRUAMENTO DO AÇO TWIP ALTO Mn E BAIXO CARBONO LAMINADO A FRIO E RECOZIDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayanna Moreira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érica Aparecida Silva Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mendonça Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagoberto Brandão Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnologia em Metalurgia e Materiais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (4), pp.225-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4322/tmm.00604008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3204,177 +3225,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Properties of an Innovative Bio Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.63-69, 2023, RILEM Bookseries, 978-3-031-33465-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3442,51 +3463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8345E2C5"/>
+    <w:nsid w:val="10A5858D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3673,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-freitas-dutra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3274-5176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-6061-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Chafei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-15863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Philippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117698515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio M.F. Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Ribeiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagoberto Brand&#227;o Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanna Moreira Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Aparecida Silva Ribeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mendon&#231;a Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/tmm.00604008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-freitas-dutra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3274-5176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ntilIz0AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-6061-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Chafei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-15863" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Philippi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117698515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio M.F. Melo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagoberto Brand&#227;o Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304482v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanna Moreira Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Aparecida Silva Ribeiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mendon&#231;a Gonzalez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/tmm.00604008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>